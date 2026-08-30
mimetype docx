--- v0 (2025-12-04)
+++ v1 (2026-08-30)
@@ -5,51 +5,51 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="133CB814" w14:textId="77777777" w:rsidR="00F970B4" w:rsidRDefault="00F970B4" w:rsidP="00F970B4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Bold" w:hAnsi="Arial Bold"/>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t>[Agency Name]</w:t>
@@ -130,122 +130,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> APPLICATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="181C7CF5" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853" w:rsidP="00711EA8">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:spacing w:before="240" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This form should be used if you wish to apply for internal review of a decision made under the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Government Information (Public Access) Act 2009 </w:t>
       </w:r>
       <w:r>
         <w:t>(GIPA Act).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F270F0" w14:textId="0CA8590C" w:rsidR="00B74853" w:rsidRDefault="00B74853">
+    <w:p w14:paraId="17F270F0" w14:textId="613B35C2" w:rsidR="00B74853" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
       </w:pPr>
       <w:r>
         <w:t>You must lodge</w:t>
       </w:r>
       <w:r w:rsidR="00526400">
         <w:t xml:space="preserve"> this form</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">within 20 working days </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">after notice of the decision </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="00481B1F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
-          <w:t xml:space="preserve">was </w:t>
-[...41 lines deleted...]
-          <w:t>u</w:t>
+          <w:t>was given to you</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00D45B4C">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00FA722F" w:rsidRPr="00D45B4C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0099081B" w:rsidRPr="00D45B4C">
         <w:t>If</w:t>
       </w:r>
       <w:r w:rsidR="0099081B" w:rsidRPr="0099081B">
         <w:t xml:space="preserve"> more than one person is entitled to a review, the review period </w:t>
       </w:r>
       <w:r w:rsidR="0099081B">
         <w:t xml:space="preserve">will </w:t>
       </w:r>
       <w:r w:rsidR="0099081B" w:rsidRPr="0099081B">
         <w:t xml:space="preserve">commence </w:t>
       </w:r>
       <w:r w:rsidR="0099081B">
         <w:t xml:space="preserve">at </w:t>
       </w:r>
       <w:r w:rsidR="0099081B" w:rsidRPr="0099081B">
         <w:t xml:space="preserve">the expiration of the </w:t>
@@ -302,69 +260,51 @@
         <w:t>]</w:t>
       </w:r>
       <w:r w:rsidR="00DF58FD" w:rsidRPr="00240A62">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CB7500" w14:textId="33028530" w:rsidR="00F970B4" w:rsidRDefault="00D60E3A" w:rsidP="00711EA8">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">More information regarding </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00492E74">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>rev</w:t>
-[...17 lines deleted...]
-          <w:t>w</w:t>
+          <w:t>review</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00492E74">
         <w:t xml:space="preserve"> rights</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> can be found </w:t>
       </w:r>
       <w:r w:rsidR="00303ABB">
         <w:t xml:space="preserve">on the </w:t>
       </w:r>
       <w:r w:rsidR="00303ABB" w:rsidRPr="00965498">
         <w:t>IPC website</w:t>
       </w:r>
       <w:r w:rsidR="00303ABB">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00B74853">
         <w:t xml:space="preserve">General information about accessing government information under the </w:t>
       </w:r>
       <w:r w:rsidR="00B74853" w:rsidRPr="001945D8">
         <w:rPr>
           <w:iCs/>
         </w:rPr>
         <w:t>GIPA Act</w:t>
@@ -394,241 +334,300 @@
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="655444CF" w14:textId="77777777" w:rsidR="00207DCA" w:rsidRDefault="00207DCA" w:rsidP="00207DCA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Your details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CE0A1CC" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Surname</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
-        <w:t>…………………………</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>………………………</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">:  Mr  / Ms </w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Mr  /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> Ms </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00ABFED5" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Other names</w:t>
+        <w:t xml:space="preserve">Other </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>names</w:t>
       </w:r>
       <w:r w:rsidR="00C105F1">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
-        <w:t>…………………..</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>……………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="615BDE42" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:leader="dot" w:pos="8094"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Postal address</w:t>
+        <w:t xml:space="preserve">Postal </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>address</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
-        <w:t>……………….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>…………….</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Postcode</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D2190E9" w14:textId="6BE32F10" w:rsidR="00B74853" w:rsidRDefault="00D02F27" w:rsidP="005019A4">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5670"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00B74853">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>elephone</w:t>
       </w:r>
       <w:r w:rsidR="00B74853">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
-        <w:t>………</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>……</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>…………</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="000D0696">
+        <w:t>………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>..</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:r w:rsidR="000D0696">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>….</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B74853">
+        <w:t>..</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>….</w:t>
+      </w:r>
+      <w:r w:rsidR="00B74853">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidR="00B74853">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
-        <w:t>…………………………….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:t>………………………….</w:t>
       </w:r>
       <w:r w:rsidR="00B74853">
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC1063F" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853" w:rsidP="00F970B4">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1197"/>
           <w:tab w:val="left" w:pos="5670"/>
           <w:tab w:val="left" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1134" w:hanging="567"/>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>I agree to receive correspondence to the above email address.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4719834A" w14:textId="77777777" w:rsidR="00207DCA" w:rsidRDefault="00207DCA" w:rsidP="00207DCA">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t>Decision Details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CE9702" w14:textId="77777777" w:rsidR="00526400" w:rsidRPr="00526400" w:rsidRDefault="00526400" w:rsidP="00711EA8">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="240"/>
@@ -650,51 +649,51 @@
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yes</w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
@@ -705,67 +704,51 @@
         </w:rPr>
         <w:t xml:space="preserve">what is the decision to be </w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>reviewed (</w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:anchor="sec.80" w:history="1">
         <w:r w:rsidR="001945D8" w:rsidRPr="00C35507">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>s</w:t>
         </w:r>
         <w:r w:rsidR="00AD12F7" w:rsidRPr="00C35507">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>80 of the GIP</w:t>
-[...15 lines deleted...]
-          <w:t xml:space="preserve"> Act</w:t>
+          <w:t>80 of the GIPA Act</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AD12F7">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76895393" w14:textId="77777777" w:rsidR="00AD12F7" w:rsidRPr="00F970B4" w:rsidRDefault="001945D8" w:rsidP="00904CA3">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>…………………………………..</w:t>
       </w:r>
       <w:r>
         <w:tab/>
@@ -775,89 +758,105 @@
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:spacing w:after="240"/>
         <w:ind w:left="1435" w:hanging="868"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>No</w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00526400">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>what particular aspect of the decision would you like reviewed? (s82(3)</w:t>
+        <w:t xml:space="preserve">what </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>particular aspect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the decision would you like reviewed? (s82(3)</w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00526400">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the </w:t>
       </w:r>
       <w:r w:rsidR="001945D8" w:rsidRPr="00526400">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">GIPA </w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -923,97 +922,133 @@
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>…………………………………..</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="76073A5C" w14:textId="77777777" w:rsidR="00B74853" w:rsidRPr="00526400" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00526400">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Date of decision</w:t>
+        <w:t xml:space="preserve">Date of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>decision</w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………..</w:t>
-      </w:r>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>…..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00526400">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E56C0F4" w14:textId="77777777" w:rsidR="00AD12F7" w:rsidRDefault="00B74853" w:rsidP="00C105F1">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2835"/>
           <w:tab w:val="right" w:leader="dot" w:pos="10203"/>
         </w:tabs>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r w:rsidRPr="00526400">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>File reference</w:t>
+        <w:t xml:space="preserve">File </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00526400">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>reference</w:t>
       </w:r>
       <w:r w:rsidR="001945D8">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>………………….</w:t>
+        <w:t>…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00CF2BF3">
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>……………….</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="313508EA" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853" w:rsidP="009C750C">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="10204"/>
         </w:tabs>
         <w:spacing w:before="240"/>
         <w:ind w:left="567"/>
       </w:pPr>
       <w:r>
         <w:t>Applicant’s signature:</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CF2BF3">
         <w:t>……………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5AA3BC4B" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853" w:rsidP="005019A4">
@@ -1145,125 +1180,125 @@
     </w:tbl>
     <w:p w14:paraId="607A00F2" w14:textId="77777777" w:rsidR="00B74853" w:rsidRDefault="00B74853">
       <w:pPr>
         <w:pStyle w:val="BodyText-k"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B74853" w:rsidSect="00207DCA">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E55A240" w14:textId="77777777" w:rsidR="008A0030" w:rsidRDefault="008A0030" w:rsidP="00B74853">
+    <w:p w14:paraId="36B86972" w14:textId="77777777" w:rsidR="00D57487" w:rsidRDefault="00D57487" w:rsidP="00B74853">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2C555FBD" w14:textId="77777777" w:rsidR="008A0030" w:rsidRDefault="008A0030" w:rsidP="00B74853">
+    <w:p w14:paraId="58DF9D5F" w14:textId="77777777" w:rsidR="00D57487" w:rsidRDefault="00D57487" w:rsidP="00B74853">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Bold">
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="020B0704020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6860BCAF" w14:textId="77777777" w:rsidR="005B2DBE" w:rsidRDefault="005B2DBE" w:rsidP="00F970B4">
     <w:pPr>
       <w:pStyle w:val="BodyText-k"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="6804"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Office use only</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="62337AAF" w14:textId="77777777" w:rsidR="005B2DBE" w:rsidRDefault="005B2DBE" w:rsidP="00F970B4">
@@ -1372,51 +1407,51 @@
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00207DCA">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00F970B4">
           <w:rPr>
             <w:noProof/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3098F28E" w14:textId="025A4099" w:rsidR="005B2DBE" w:rsidRPr="00F970B4" w:rsidRDefault="00C234AC" w:rsidP="005B2DBE">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t>June 2024</w:t>
     </w:r>
     <w:r w:rsidR="005B2DBE">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005B2DBE">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005B2DBE">
       <w:tab/>
     </w:r>
     <w:r w:rsidR="005B2DBE">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:id w:val="-1556995006"/>
@@ -1438,51 +1473,51 @@
         <w:r w:rsidR="005B2DBE">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="005B2DBE">
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="003B0F7B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r w:rsidR="005B2DBE">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35CFBEAF" w14:textId="77777777" w:rsidR="005B2DBE" w:rsidRDefault="005B2DBE" w:rsidP="00F970B4">
     <w:pPr>
       <w:pStyle w:val="BodyText-k"/>
       <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
       <w:tabs>
         <w:tab w:val="right" w:leader="dot" w:pos="6804"/>
       </w:tabs>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>Office use only</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="7DD30EEB" w14:textId="77777777" w:rsidR="005B2DBE" w:rsidRDefault="005B2DBE" w:rsidP="00F970B4">
@@ -1562,144 +1597,144 @@
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="52890F76" w14:textId="77777777" w:rsidR="008A0030" w:rsidRDefault="008A0030" w:rsidP="00B74853">
+    <w:p w14:paraId="2DCBA41A" w14:textId="77777777" w:rsidR="00D57487" w:rsidRDefault="00D57487" w:rsidP="00B74853">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2E69946E" w14:textId="77777777" w:rsidR="008A0030" w:rsidRDefault="008A0030" w:rsidP="00B74853">
+    <w:p w14:paraId="15CF6593" w14:textId="77777777" w:rsidR="00D57487" w:rsidRDefault="00D57487" w:rsidP="00B74853">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="362F378C" w14:textId="52BB2234" w:rsidR="005B2DBE" w:rsidRPr="008F741B" w:rsidRDefault="008F741B" w:rsidP="008F741B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="10206"/>
       </w:tabs>
       <w:spacing w:after="240"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001945D8">
       <w:rPr>
         <w:i/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>Government Information (Public Access) Act 2009</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00207DCA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t>INTERNAL REVIEW</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> APPLICATION FORM</w:t>
     </w:r>
     <w:r w:rsidR="000517CA">
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24B98DD8" w14:textId="77777777" w:rsidR="005B2DBE" w:rsidRDefault="005B2DBE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:spacing w:after="180"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F970B4">
       <w:rPr>
         <w:b/>
         <w:bCs w:val="0"/>
         <w:sz w:val="32"/>
         <w:highlight w:val="lightGray"/>
       </w:rPr>
       <w:t>[Insert agency name/logo]</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6ED10C5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="358A4564"/>
     <w:lvl w:ilvl="0" w:tplc="8D06C928">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading3"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -1780,179 +1815,185 @@
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="958299133">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="57"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE438A"/>
+    <w:rsid w:val="000462DF"/>
     <w:rsid w:val="000517CA"/>
     <w:rsid w:val="00067A8A"/>
     <w:rsid w:val="000D0696"/>
     <w:rsid w:val="00105FEB"/>
     <w:rsid w:val="00107A19"/>
     <w:rsid w:val="001945D8"/>
     <w:rsid w:val="001C77E3"/>
     <w:rsid w:val="00207DCA"/>
     <w:rsid w:val="00240A62"/>
     <w:rsid w:val="002958BD"/>
     <w:rsid w:val="002D0459"/>
     <w:rsid w:val="00303ABB"/>
     <w:rsid w:val="00377E48"/>
     <w:rsid w:val="0038152D"/>
     <w:rsid w:val="003B0F7B"/>
+    <w:rsid w:val="003E6F96"/>
     <w:rsid w:val="00481B1F"/>
     <w:rsid w:val="00492E74"/>
     <w:rsid w:val="004C23DC"/>
     <w:rsid w:val="004C692E"/>
     <w:rsid w:val="005019A4"/>
     <w:rsid w:val="00526400"/>
     <w:rsid w:val="00553B2E"/>
     <w:rsid w:val="005B2DBE"/>
     <w:rsid w:val="006D1651"/>
     <w:rsid w:val="00711EA8"/>
+    <w:rsid w:val="00737844"/>
     <w:rsid w:val="00741348"/>
     <w:rsid w:val="00835A61"/>
     <w:rsid w:val="008A0030"/>
     <w:rsid w:val="008C5DD7"/>
     <w:rsid w:val="008E2D47"/>
     <w:rsid w:val="008F55AF"/>
     <w:rsid w:val="008F741B"/>
     <w:rsid w:val="00904CA3"/>
     <w:rsid w:val="00912458"/>
     <w:rsid w:val="009326D1"/>
     <w:rsid w:val="0094757D"/>
     <w:rsid w:val="00964ECC"/>
     <w:rsid w:val="00965498"/>
     <w:rsid w:val="0099081B"/>
     <w:rsid w:val="00991678"/>
     <w:rsid w:val="00996E42"/>
     <w:rsid w:val="009C750C"/>
     <w:rsid w:val="009E05B2"/>
     <w:rsid w:val="00A00900"/>
     <w:rsid w:val="00A077AD"/>
     <w:rsid w:val="00A15CB1"/>
     <w:rsid w:val="00AD12F7"/>
     <w:rsid w:val="00AE62EF"/>
     <w:rsid w:val="00B74853"/>
     <w:rsid w:val="00C105F1"/>
     <w:rsid w:val="00C234AC"/>
     <w:rsid w:val="00C32645"/>
     <w:rsid w:val="00C35507"/>
     <w:rsid w:val="00C61BEB"/>
     <w:rsid w:val="00C62704"/>
     <w:rsid w:val="00CE438A"/>
     <w:rsid w:val="00CF2BF3"/>
     <w:rsid w:val="00D02F27"/>
     <w:rsid w:val="00D305D9"/>
     <w:rsid w:val="00D45B4C"/>
+    <w:rsid w:val="00D57487"/>
     <w:rsid w:val="00D60E3A"/>
     <w:rsid w:val="00D81D77"/>
+    <w:rsid w:val="00DA3607"/>
     <w:rsid w:val="00DB5950"/>
     <w:rsid w:val="00DF58FD"/>
     <w:rsid w:val="00ED2668"/>
+    <w:rsid w:val="00EE7FE7"/>
     <w:rsid w:val="00F3582B"/>
     <w:rsid w:val="00F970B4"/>
     <w:rsid w:val="00FA722F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7F2C5DA3"/>
   <w15:docId w15:val="{4FA1550B-3EF1-423E-BE78-40137DB36776}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2646,57 +2687,57 @@
     <w:rsid w:val="00ED2668"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="001C77E3"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/163" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1441" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nsw.gov.au/view/html/inforce/current/act-2009-052" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/163" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2718" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nsw.gov.au/view/html/inforce/current/act-2009-052" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2978,34 +3019,34 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Government Information (Public Access) Act 2009</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>NSW Attorney General's Department</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Government Information (Public Access) Act 2009</dc:title>
-  <dc:creator>IPC NSW</dc:creator>
+  <dc:title>Template_Form_Internal_Review_Application</dc:title>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>