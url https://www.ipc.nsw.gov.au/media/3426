--- v0 (2025-11-29)
+++ v1 (2026-08-26)
@@ -9,60 +9,60 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\FERNANS6\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov-my.sharepoint.com/personal/giles_aley_ipc_nsw_gov_au/Documents/Giles Files/Working Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E88BD70D-D788-4B90-8B3E-B1F511F5CB30}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="3" documentId="8_{FC140A18-889B-4E58-9E66-E59E6F76BDC8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A3332B24-0783-4CBA-B8FF-15F45CC8A3B7}"/>
   <bookViews>
-    <workbookView xWindow="23265" yWindow="1575" windowWidth="27000" windowHeight="14235" tabRatio="949" xr2:uid="{A9A76656-0D00-4E20-86CE-DB6BE6FB6E00}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" tabRatio="949" activeTab="3" xr2:uid="{A9A76656-0D00-4E20-86CE-DB6BE6FB6E00}"/>
   </bookViews>
   <sheets>
     <sheet name="Overview and Introduction" sheetId="3" r:id="rId1"/>
     <sheet name="1. Background" sheetId="1" r:id="rId2"/>
     <sheet name="2. Anonymity &amp; Identifiers" sheetId="17" r:id="rId3"/>
     <sheet name="3. Collection" sheetId="16" r:id="rId4"/>
     <sheet name="4. Use &amp; Disclosure" sheetId="18" r:id="rId5"/>
     <sheet name="5. Transborder data flow" sheetId="19" r:id="rId6"/>
     <sheet name="6. Information Integrity" sheetId="20" r:id="rId7"/>
     <sheet name="7. Access and correction" sheetId="21" r:id="rId8"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Overview and Introduction'!$B$2:$B$18</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
@@ -1754,53 +1754,50 @@
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> if the person it is about can no longer be reasonably identified.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
   </si>
   <si>
     <t>» View IPC fact sheet on de-identification of personal information</t>
   </si>
   <si>
-    <t>» View IPC fact sheet on consent and bundled consent</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">Is consent from individuals obtained when collecting the new personal information?
 </t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Detail any activities that have been carried out to ensure that third parties will handle personal information in accordance with directions.
 </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>E.g. supplier security assessment, contractual arrangements.</t>
     </r>
   </si>
   <si>
     <t>» View IPC guidance on the transborder disclosure principle</t>
   </si>
   <si>
     <r>
@@ -2071,50 +2068,53 @@
       <rPr>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">This Tool is intended to help agencies ask the right questions when considering privacy impacts– it does not replace a complete PIA and should only be used to help identify privacy risks and areas for remedial action. After agencies have completed the questionnaire, they may need to take other steps to undertake a PIA. 
 </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>The IPC acknowledges the materials published by elevenM in the production of this Tool: https://elevenm.com/</t>
     </r>
   </si>
   <si>
     <t>If no to 5.1.1, go to 5.2.1.
 If yes to 5.1.1, continue below:</t>
+  </si>
+  <si>
+    <t>» View IPC fact sheet on consent</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -2313,172 +2313,139 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0494CA"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -2725,1870 +2692,1838 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2179" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/186" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1648" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/187" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/1580" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1694" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/1659" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-2002-071" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/189" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2857" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2828" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2836" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2827" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2860" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2758" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2833" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-2002-071" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2829" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/fact-sheet-de-identification-personal-information" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/fact-sheet-consent-and-bundled-consent" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2832" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/guidance-transborder-disclosure-principle-section-192" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/fact-sheet-de-identification-personal-information" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/guide-transition-cloud-managing-your-agencys-privacy-risks-may-2021" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/fact-sheet-processing-requests-personal-information" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EFA038B1-F160-49B7-9A75-176EF82E70B2}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:C20"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView showGridLines="0" topLeftCell="A3" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B14" sqref="B14"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="14.25" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="8.625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="7.875" hidden="1"/>
+    <col min="1" max="1" width="8.59765625" customWidth="1"/>
+    <col min="2" max="2" width="89.3984375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="8.59765625" customWidth="1"/>
+    <col min="4" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="33" t="s">
+    <row r="1" spans="2:2" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:2" ht="56.4" x14ac:dyDescent="0.25">
+      <c r="B2" s="24" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="3" spans="2:2" ht="192" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="1" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="3" spans="2:2" ht="192" customHeight="1" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B4" s="3" t="s">
+    <row r="4" spans="2:2" ht="153" x14ac:dyDescent="0.25">
+      <c r="B4" s="1" t="s">
         <v>174</v>
       </c>
     </row>
-    <row r="5" spans="2:2" ht="87" x14ac:dyDescent="0.2">
-[...5 lines deleted...]
-      <c r="B6" s="14" t="s">
+    <row r="5" spans="2:2" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="B5" s="1" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="10" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="13" t="s">
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="9" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="13" t="s">
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="9" t="s">
         <v>113</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="13" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="9" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="13" t="s">
+    <row r="10" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B10" s="9" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="13" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B11" s="9" t="s">
         <v>116</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B12" s="15" t="s">
+    <row r="12" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B12" s="11" t="s">
         <v>117</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="15" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B13" s="11" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="15" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="11" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="15" spans="2:2" ht="30" x14ac:dyDescent="0.2">
-      <c r="B15" s="14" t="s">
+    <row r="15" spans="2:2" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B15" s="10" t="s">
         <v>137</v>
       </c>
     </row>
-    <row r="16" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B16" s="15" t="s">
+    <row r="16" spans="2:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B16" s="11" t="s">
         <v>138</v>
       </c>
     </row>
-    <row r="17" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B17" s="15" t="s">
+    <row r="17" spans="2:2" ht="14.4" x14ac:dyDescent="0.3">
+      <c r="B17" s="11" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="18" spans="2:2" ht="132" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2" ht="124.2" x14ac:dyDescent="0.25">
       <c r="B18" s="1" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="19" spans="2:2" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-    <row r="20" spans="2:2" x14ac:dyDescent="0.2"/>
+    <row r="19" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B19" s="9"/>
+    </row>
+    <row r="20" spans="2:2" x14ac:dyDescent="0.25"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B7" r:id="rId1" xr:uid="{048B384B-BBAE-4F7E-AC49-F83ACCB7F8CB}"/>
     <hyperlink ref="B8" r:id="rId2" xr:uid="{B41B4EAA-B045-4A3A-88D8-064FC154F426}"/>
     <hyperlink ref="B9" r:id="rId3" xr:uid="{59B56373-3FDA-4F50-A512-B21372ABC1FE}"/>
     <hyperlink ref="B10" r:id="rId4" xr:uid="{1AF0789B-A995-4483-A214-8FA8FCCF80CC}"/>
     <hyperlink ref="B11" r:id="rId5" xr:uid="{0E92AE5D-71E0-453F-9FF0-020E59084F6D}"/>
-    <hyperlink ref="B12" r:id="rId6" display="https://www.ipc.nsw.gov.au/node/1694" xr:uid="{C0F53656-60EB-4DA0-9C93-C8EF3D57FC6C}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId8" display="https://www.ipc.nsw.gov.au/node/2179" xr:uid="{5E2439AB-82C9-46BC-B7CF-9739931EB824}"/>
+    <hyperlink ref="B12" r:id="rId6" xr:uid="{C0F53656-60EB-4DA0-9C93-C8EF3D57FC6C}"/>
+    <hyperlink ref="B13" r:id="rId7" xr:uid="{4D84FBE7-83F7-4654-B84C-E7FE38869D26}"/>
+    <hyperlink ref="B14" r:id="rId8" xr:uid="{5E2439AB-82C9-46BC-B7CF-9739931EB824}"/>
     <hyperlink ref="B16" r:id="rId9" display="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-1998-133" xr:uid="{A761FEE5-4462-4FAB-B7A5-58BB6F346BD6}"/>
     <hyperlink ref="B17" r:id="rId10" display="https://www.legislation.nsw.gov.au/view/html/inforce/current/act-2002-071" xr:uid="{A79EC170-8D61-447F-8E34-4D8AE04EC945}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId11"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C4CF0AEA-B57E-4801-9730-BF2CC58EAA7A}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:J44"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="C27" sqref="C27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="71.59765625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="58.3984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="10" width="0" hidden="1" customWidth="1"/>
-    <col min="11" max="16384" width="7.875" hidden="1"/>
+    <col min="11" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="23.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>159</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>161</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B7" s="10" t="s">
+    <row r="7" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>27</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D7" s="5"/>
-[...2 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="2:9" ht="42" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>28</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="4" t="s">
         <v>197</v>
       </c>
-      <c r="D8" s="5"/>
-[...2 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="D8" s="4"/>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="C9" s="6" t="s">
+      <c r="C9" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="D9" s="5"/>
-[...2 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>30</v>
       </c>
-      <c r="C10" s="16" t="s">
+      <c r="C10" s="12" t="s">
         <v>162</v>
       </c>
-      <c r="D10" s="5"/>
-[...2 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="D10" s="4"/>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>31</v>
       </c>
-      <c r="C11" s="16" t="s">
+      <c r="C11" s="12" t="s">
         <v>200</v>
       </c>
-      <c r="D11" s="5"/>
-[...2 lines deleted...]
-      <c r="B12" s="10" t="s">
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
         <v>198</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="4" t="s">
         <v>119</v>
       </c>
-      <c r="D12" s="5"/>
-[...2 lines deleted...]
-      <c r="B13" s="10" t="s">
+      <c r="D12" s="4"/>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
         <v>199</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="D13" s="5"/>
-[...4 lines deleted...]
-      <c r="C15" s="21" t="s">
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="15" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B15" s="5"/>
+      <c r="C15" s="15" t="s">
         <v>156</v>
       </c>
-      <c r="D15" s="21" t="s">
+      <c r="D15" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="16" spans="2:9" ht="57" x14ac:dyDescent="0.2">
-      <c r="B16" s="10" t="s">
+    <row r="16" spans="2:9" ht="57" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="C16" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="D16" s="5"/>
-[...2 lines deleted...]
-      <c r="B17" s="17" t="s">
+      <c r="D16" s="4"/>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="C17" s="16" t="s">
+      <c r="C17" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="D17" s="5"/>
-[...2 lines deleted...]
-      <c r="B18" s="10" t="s">
+      <c r="D17" s="4"/>
+    </row>
+    <row r="18" spans="2:4" ht="42" x14ac:dyDescent="0.25">
+      <c r="B18" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="C18" s="16" t="s">
+      <c r="C18" s="12" t="s">
         <v>176</v>
       </c>
-      <c r="D18" s="5"/>
-[...2 lines deleted...]
-      <c r="B19" s="10" t="s">
+      <c r="D18" s="4"/>
+    </row>
+    <row r="19" spans="2:4" ht="70.2" x14ac:dyDescent="0.25">
+      <c r="B19" s="8" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="16" t="s">
+      <c r="C19" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="D19" s="5"/>
-[...2 lines deleted...]
-      <c r="B20" s="10" t="s">
+      <c r="D19" s="4"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B20" s="8" t="s">
         <v>36</v>
       </c>
-      <c r="C20" s="16" t="s">
+      <c r="C20" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="D20" s="5"/>
-[...2 lines deleted...]
-      <c r="B21" s="10" t="s">
+      <c r="D20" s="4"/>
+    </row>
+    <row r="21" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B21" s="8" t="s">
         <v>203</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C21" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="D21" s="5"/>
-[...4 lines deleted...]
-      <c r="C23" s="21" t="s">
+      <c r="D21" s="4"/>
+    </row>
+    <row r="22" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="23" spans="2:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B23" s="5"/>
+      <c r="C23" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="D23" s="21" t="s">
+      <c r="D23" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="24" spans="2:4" ht="114" x14ac:dyDescent="0.2">
-      <c r="B24" s="10" t="s">
+    <row r="24" spans="2:4" ht="114.6" x14ac:dyDescent="0.25">
+      <c r="B24" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="C24" s="16" t="s">
+      <c r="C24" s="12" t="s">
         <v>177</v>
       </c>
-      <c r="D24" s="5"/>
-[...2 lines deleted...]
-      <c r="B25" s="10" t="s">
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="2:4" ht="171.6" x14ac:dyDescent="0.25">
+      <c r="B25" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="C25" s="16" t="s">
+      <c r="C25" s="12" t="s">
         <v>178</v>
       </c>
-      <c r="D25" s="5"/>
-[...2 lines deleted...]
-      <c r="B26" s="26" t="s">
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="2:4" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="B26" s="19" t="s">
         <v>39</v>
       </c>
-      <c r="C26" s="28" t="s">
+      <c r="C26" s="21" t="s">
         <v>219</v>
       </c>
-      <c r="D26" s="36"/>
-[...3 lines deleted...]
-      <c r="C27" s="30" t="s">
+      <c r="D26" s="27"/>
+    </row>
+    <row r="27" spans="2:4" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B27" s="20"/>
+      <c r="C27" s="22" t="s">
         <v>218</v>
       </c>
-      <c r="D27" s="37"/>
-[...2 lines deleted...]
-      <c r="B28" s="18" t="s">
+      <c r="D27" s="28"/>
+    </row>
+    <row r="28" spans="2:4" ht="127.8" x14ac:dyDescent="0.25">
+      <c r="B28" s="8" t="s">
         <v>40</v>
       </c>
-      <c r="C28" s="22" t="s">
+      <c r="C28" s="12" t="s">
         <v>179</v>
       </c>
-      <c r="D28" s="19"/>
-[...2 lines deleted...]
-      <c r="B29" s="26" t="s">
+      <c r="D28" s="4"/>
+    </row>
+    <row r="29" spans="2:4" ht="71.400000000000006" x14ac:dyDescent="0.25">
+      <c r="B29" s="19" t="s">
         <v>41</v>
       </c>
-      <c r="C29" s="29" t="s">
+      <c r="C29" s="21" t="s">
         <v>220</v>
       </c>
-      <c r="D29" s="36"/>
-[...3 lines deleted...]
-      <c r="C30" s="30" t="s">
+      <c r="D29" s="27"/>
+    </row>
+    <row r="30" spans="2:4" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B30" s="20"/>
+      <c r="C30" s="22" t="s">
         <v>221</v>
       </c>
-      <c r="D30" s="37"/>
-[...2 lines deleted...]
-      <c r="B31" s="18" t="s">
+      <c r="D30" s="28"/>
+    </row>
+    <row r="31" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B31" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="C31" s="16" t="s">
+      <c r="C31" s="12" t="s">
         <v>150</v>
       </c>
-      <c r="D31" s="5"/>
-[...2 lines deleted...]
-      <c r="B32" s="18" t="s">
+      <c r="D31" s="4"/>
+    </row>
+    <row r="32" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B32" s="8" t="s">
         <v>43</v>
       </c>
-      <c r="C32" s="5" t="s">
+      <c r="C32" s="4" t="s">
         <v>158</v>
       </c>
-      <c r="D32" s="5"/>
-[...2 lines deleted...]
-      <c r="B33" s="18" t="s">
+      <c r="D32" s="4"/>
+    </row>
+    <row r="33" spans="2:4" ht="143.4" x14ac:dyDescent="0.25">
+      <c r="B33" s="8" t="s">
         <v>44</v>
       </c>
-      <c r="C33" s="5" t="s">
+      <c r="C33" s="4" t="s">
         <v>180</v>
       </c>
-      <c r="D33" s="5"/>
-[...2 lines deleted...]
-      <c r="B34" s="18" t="s">
+      <c r="D33" s="4"/>
+    </row>
+    <row r="34" spans="2:4" ht="47.4" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="C34" s="5" t="s">
+      <c r="C34" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="D34" s="5"/>
-[...2 lines deleted...]
-      <c r="B35" s="18" t="s">
+      <c r="D34" s="4"/>
+    </row>
+    <row r="35" spans="2:4" ht="56.4" x14ac:dyDescent="0.25">
+      <c r="B35" s="8" t="s">
         <v>46</v>
       </c>
-      <c r="C35" s="5" t="s">
+      <c r="C35" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="D35" s="5"/>
-[...2 lines deleted...]
-      <c r="B36" s="18" t="s">
+      <c r="D35" s="4"/>
+    </row>
+    <row r="36" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B36" s="8" t="s">
         <v>47</v>
       </c>
-      <c r="C36" s="5" t="s">
+      <c r="C36" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="D36" s="5"/>
-[...2 lines deleted...]
-      <c r="B37" s="18" t="s">
+      <c r="D36" s="4"/>
+    </row>
+    <row r="37" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B37" s="8" t="s">
         <v>48</v>
       </c>
-      <c r="C37" s="5" t="s">
+      <c r="C37" s="4" t="s">
         <v>207</v>
       </c>
-      <c r="D37" s="5"/>
-[...2 lines deleted...]
-      <c r="B38" s="18" t="s">
+      <c r="D37" s="4"/>
+    </row>
+    <row r="38" spans="2:4" ht="85.2" x14ac:dyDescent="0.25">
+      <c r="B38" s="8" t="s">
         <v>183</v>
       </c>
-      <c r="C38" s="5" t="s">
+      <c r="C38" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="D38" s="5"/>
-[...2 lines deleted...]
-      <c r="B39" s="18" t="s">
+      <c r="D38" s="4"/>
+    </row>
+    <row r="39" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B39" s="8" t="s">
         <v>184</v>
       </c>
-      <c r="C39" s="5" t="s">
+      <c r="C39" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="D39" s="5"/>
-[...2 lines deleted...]
-      <c r="B40" s="18" t="s">
+      <c r="D39" s="4"/>
+    </row>
+    <row r="40" spans="2:4" ht="70.2" x14ac:dyDescent="0.25">
+      <c r="B40" s="8" t="s">
         <v>208</v>
       </c>
-      <c r="C40" s="5" t="s">
+      <c r="C40" s="4" t="s">
         <v>182</v>
       </c>
-      <c r="D40" s="5"/>
-[...4 lines deleted...]
-    <row r="44" spans="2:4" x14ac:dyDescent="0.2"/>
+      <c r="D40" s="4"/>
+    </row>
+    <row r="41" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="42" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="43" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="44" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="D26:D27"/>
     <mergeCell ref="D29:D30"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D9" xr:uid="{7849550D-2112-4400-B932-C5C3C460F9A8}">
       <formula1>"New website, Existing website"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D10 D12 D16 D18:D19 D21 D24 D40 D26 D29 D34:D36 D38" xr:uid="{A463B8A2-3091-496D-B248-08FCEC037E61}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C27" r:id="rId1" location="sec.19" display="» Go to s. 19 of the PPIP Act" xr:uid="{0626B6F1-0C56-4F9F-8EB5-A6AA7D87C57F}"/>
     <hyperlink ref="C30" r:id="rId2" display="» Go to IPC Fact Sheet on de-identification of personal information" xr:uid="{8F4C7F9B-838A-477F-A1F6-30F7D1F79E6D}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9518479-AAF9-4ECF-BAA8-B861B248196D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:I25"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="77.3984375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="53.59765625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="9" width="0" hidden="1" customWidth="1"/>
-    <col min="10" max="16384" width="7.875" hidden="1"/>
+    <col min="10" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="39" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="C2" s="39"/>
-[...22 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C2" s="30"/>
+      <c r="D2" s="30"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="37.5" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="29" t="s">
+        <v>233</v>
+      </c>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>4</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>5</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="42.75" x14ac:dyDescent="0.2">
-      <c r="B7" s="10" t="s">
+    <row r="7" spans="2:9" ht="42" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="4" t="s">
         <v>185</v>
       </c>
-      <c r="D7" s="5"/>
-[...2 lines deleted...]
-      <c r="B8" s="10" t="s">
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="C8" s="5" t="s">
+      <c r="C8" s="4" t="s">
         <v>209</v>
       </c>
-      <c r="D8" s="5"/>
-[...2 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="D8" s="4"/>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="D9" s="5"/>
-[...4 lines deleted...]
-      <c r="C11" s="21" t="s">
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="11" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B11" s="5"/>
+      <c r="C11" s="15" t="s">
         <v>141</v>
       </c>
-      <c r="D11" s="21" t="s">
+      <c r="D11" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="12" spans="2:9" x14ac:dyDescent="0.2">
-      <c r="B12" s="10" t="s">
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="C12" s="5" t="s">
+      <c r="C12" s="4" t="s">
         <v>122</v>
       </c>
-      <c r="D12" s="5"/>
-[...2 lines deleted...]
-      <c r="B13" s="10" t="s">
+      <c r="D12" s="4"/>
+    </row>
+    <row r="13" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
         <v>54</v>
       </c>
-      <c r="C13" s="5" t="s">
+      <c r="C13" s="4" t="s">
         <v>121</v>
       </c>
-      <c r="D13" s="5"/>
-[...3 lines deleted...]
-      <c r="C14" s="25" t="s">
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B14" s="8"/>
+      <c r="C14" s="18" t="s">
         <v>213</v>
       </c>
-      <c r="D14" s="24"/>
-[...2 lines deleted...]
-      <c r="B15" s="10" t="s">
+      <c r="D14" s="17"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="5" t="s">
+      <c r="C15" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="D15" s="5"/>
-[...2 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="D15" s="4"/>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
         <v>56</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="4" t="s">
         <v>120</v>
       </c>
-      <c r="D16" s="5"/>
-[...2 lines deleted...]
-      <c r="B17" s="10" t="s">
+      <c r="D16" s="4"/>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B17" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D17" s="5"/>
-[...2 lines deleted...]
-      <c r="B18" s="10" t="s">
+      <c r="D17" s="4"/>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" s="8" t="s">
         <v>58</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="D18" s="5"/>
-[...2 lines deleted...]
-      <c r="B19" s="10" t="s">
+      <c r="D18" s="4"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="4" t="s">
         <v>152</v>
       </c>
-      <c r="D19" s="5"/>
-[...26 lines deleted...]
-    <row r="25" spans="2:4" x14ac:dyDescent="0.2"/>
+      <c r="D19" s="4"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="B2:D2"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D19 D12:D13 D17 D7" xr:uid="{36706D74-66AB-42E7-854B-116EE548688F}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3AF52A9D-B91F-46AB-A4FE-BB53C278089D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="72.3984375" style="1" customWidth="1"/>
+    <col min="4" max="4" width="55.59765625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="9" width="0" hidden="1" customWidth="1"/>
-    <col min="10" max="16384" width="7.875" hidden="1"/>
+    <col min="10" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="41.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>160</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>60</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>9</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="57" x14ac:dyDescent="0.2">
-      <c r="B7" s="10" t="s">
+    <row r="7" spans="2:9" ht="55.8" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="D7" s="5"/>
-[...3 lines deleted...]
-      <c r="C8" s="25" t="s">
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B8" s="8"/>
+      <c r="C8" s="18" t="s">
         <v>212</v>
       </c>
-      <c r="D8" s="24"/>
-[...2 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="D8" s="17"/>
+    </row>
+    <row r="9" spans="2:9" ht="42" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>62</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="4" t="s">
         <v>189</v>
       </c>
-      <c r="D9" s="5"/>
-[...2 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="C10" s="6" t="s">
+      <c r="C10" s="4" t="s">
         <v>10</v>
       </c>
-      <c r="D10" s="5"/>
-[...2 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="D10" s="4"/>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>64</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="4" t="s">
+        <v>234</v>
+      </c>
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
+        <v>65</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="D12" s="4"/>
+    </row>
+    <row r="13" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
+        <v>66</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="2:9" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>169</v>
+      </c>
+      <c r="D14" s="27"/>
+    </row>
+    <row r="15" spans="2:9" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B15" s="20"/>
+      <c r="C15" s="22" t="s">
+        <v>218</v>
+      </c>
+      <c r="D15" s="28"/>
+    </row>
+    <row r="16" spans="2:9" ht="55.8" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
+        <v>68</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>191</v>
+      </c>
+      <c r="D16" s="4"/>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="2:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B18" s="5"/>
+      <c r="C18" s="15" t="s">
         <v>235</v>
       </c>
-      <c r="D11" s="5"/>
-[...50 lines deleted...]
-      <c r="D18" s="21" t="s">
+      <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="19" spans="2:4" x14ac:dyDescent="0.2">
-      <c r="B19" s="10" t="s">
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B19" s="8" t="s">
         <v>69</v>
       </c>
-      <c r="C19" s="5" t="s">
+      <c r="C19" s="4" t="s">
         <v>11</v>
       </c>
-      <c r="D19" s="5"/>
-[...3 lines deleted...]
-      <c r="C20" s="25" t="s">
+      <c r="D19" s="4"/>
+    </row>
+    <row r="20" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B20" s="8"/>
+      <c r="C20" s="18" t="s">
         <v>211</v>
       </c>
-      <c r="D20" s="24"/>
-[...2 lines deleted...]
-      <c r="B21" s="10" t="s">
+      <c r="D20" s="17"/>
+    </row>
+    <row r="21" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B21" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C21" s="4" t="s">
         <v>165</v>
       </c>
-      <c r="D21" s="5"/>
-[...2 lines deleted...]
-      <c r="B22" s="10" t="s">
+      <c r="D21" s="4"/>
+    </row>
+    <row r="22" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B22" s="8" t="s">
         <v>71</v>
       </c>
-      <c r="C22" s="5" t="s">
+      <c r="C22" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="D22" s="5"/>
-[...2 lines deleted...]
-      <c r="B23" s="10" t="s">
+      <c r="D22" s="4"/>
+    </row>
+    <row r="23" spans="2:4" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="B23" s="8" t="s">
         <v>72</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="4" t="s">
         <v>154</v>
       </c>
-      <c r="D23" s="5"/>
-[...2 lines deleted...]
-      <c r="B24" s="32" t="s">
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B24" s="19" t="s">
         <v>73</v>
       </c>
-      <c r="C24" s="29" t="s">
-[...6 lines deleted...]
-      <c r="C25" s="30" t="s">
+      <c r="C24" s="21" t="s">
         <v>222</v>
       </c>
-      <c r="D25" s="37"/>
-[...2 lines deleted...]
-      <c r="B26" s="10" t="s">
+      <c r="D24" s="27"/>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" s="20"/>
+      <c r="C25" s="23" t="s">
+        <v>241</v>
+      </c>
+      <c r="D25" s="28"/>
+    </row>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B26" s="8" t="s">
         <v>74</v>
       </c>
-      <c r="C26" s="5" t="s">
+      <c r="C26" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="D26" s="5"/>
-[...1 lines deleted...]
-    <row r="27" spans="2:4" x14ac:dyDescent="0.2"/>
+      <c r="D26" s="4"/>
+    </row>
+    <row r="27" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="D14:D15"/>
     <mergeCell ref="D24:D25"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="2">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7 D12 D24:D25 D19 D14" xr:uid="{199F1AF1-5028-4819-A2AA-398F5998F9AB}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D22" xr:uid="{70372C1B-D6D6-4FCE-A229-4CD356FF0FFC}">
       <formula1>"The statement already exists, The statement is yet to be drafted"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C15" r:id="rId1" location="sec.19" display="» Go to s. 19 of the PPIP Act" xr:uid="{8E2D700A-1181-41B0-B25B-5D3A25576E38}"/>
     <hyperlink ref="C25" r:id="rId2" xr:uid="{9F5C0551-4764-47F6-9451-1C71DB470B40}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D1B49382-9713-4971-A981-97BB82A55E71}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:I27"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A13" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D7" sqref="D7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
+    <col min="3" max="3" width="72.59765625" style="1" customWidth="1"/>
+    <col min="4" max="4" width="56.3984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="9" width="0" hidden="1" customWidth="1"/>
-    <col min="10" max="16384" width="7.875" hidden="1"/>
+    <col min="10" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="38.25" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>123</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>130</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="72" x14ac:dyDescent="0.2">
-      <c r="B7" s="10" t="s">
+    <row r="7" spans="2:9" ht="70.8" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>75</v>
       </c>
-      <c r="C7" s="16" t="s">
+      <c r="C7" s="12" t="s">
         <v>187</v>
       </c>
-      <c r="D7" s="5"/>
-[...3 lines deleted...]
-      <c r="C8" s="25" t="s">
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B8" s="8"/>
+      <c r="C8" s="18" t="s">
         <v>214</v>
       </c>
-      <c r="D8" s="24"/>
-[...2 lines deleted...]
-      <c r="B9" s="10" t="s">
+      <c r="D8" s="17"/>
+    </row>
+    <row r="9" spans="2:9" ht="42" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
         <v>76</v>
       </c>
-      <c r="C9" s="5" t="s">
+      <c r="C9" s="4" t="s">
         <v>188</v>
       </c>
-      <c r="D9" s="5"/>
-[...2 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="C10" s="19" t="s">
+      <c r="C10" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="D10" s="5"/>
-[...2 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="D10" s="4"/>
+    </row>
+    <row r="11" spans="2:9" ht="41.4" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>78</v>
       </c>
-      <c r="C11" s="5" t="s">
+      <c r="C11" s="4" t="s">
         <v>170</v>
       </c>
-      <c r="D11" s="5"/>
-[...4 lines deleted...]
-      <c r="C13" s="21" t="s">
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="2:9" ht="31.2" x14ac:dyDescent="0.25">
+      <c r="B13" s="5"/>
+      <c r="C13" s="15" t="s">
         <v>143</v>
       </c>
-      <c r="D13" s="21" t="s">
+      <c r="D13" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="2:9" ht="99.75" x14ac:dyDescent="0.2">
-      <c r="B14" s="10" t="s">
+    <row r="14" spans="2:9" ht="99.6" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
         <v>79</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="D14" s="5"/>
-[...3 lines deleted...]
-      <c r="C15" s="23" t="s">
+      <c r="D14" s="4"/>
+    </row>
+    <row r="15" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B15" s="8"/>
+      <c r="C15" s="16" t="s">
         <v>215</v>
       </c>
-      <c r="D15" s="24"/>
-[...2 lines deleted...]
-      <c r="B16" s="10" t="s">
+      <c r="D15" s="17"/>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
         <v>80</v>
       </c>
-      <c r="C16" s="5" t="s">
+      <c r="C16" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="D16" s="5"/>
-[...2 lines deleted...]
-      <c r="B17" s="10" t="s">
+      <c r="D16" s="4"/>
+    </row>
+    <row r="17" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B17" s="8" t="s">
         <v>81</v>
       </c>
-      <c r="C17" s="5" t="s">
+      <c r="C17" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="D17" s="5"/>
-[...2 lines deleted...]
-      <c r="B18" s="10" t="s">
+      <c r="D17" s="4"/>
+    </row>
+    <row r="18" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B18" s="8" t="s">
         <v>82</v>
       </c>
-      <c r="C18" s="5" t="s">
+      <c r="C18" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="D18" s="5"/>
-[...4 lines deleted...]
-      <c r="C20" s="21" t="s">
+      <c r="D18" s="4"/>
+    </row>
+    <row r="19" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="20" spans="2:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B20" s="5"/>
+      <c r="C20" s="15" t="s">
         <v>129</v>
       </c>
-      <c r="D20" s="21" t="s">
+      <c r="D20" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="21" spans="2:4" ht="57" x14ac:dyDescent="0.2">
-      <c r="B21" s="10" t="s">
+    <row r="21" spans="2:4" ht="57" x14ac:dyDescent="0.25">
+      <c r="B21" s="8" t="s">
         <v>83</v>
       </c>
-      <c r="C21" s="5" t="s">
+      <c r="C21" s="4" t="s">
         <v>193</v>
       </c>
-      <c r="D21" s="5"/>
-[...3 lines deleted...]
-      <c r="C22" s="23" t="s">
+      <c r="D21" s="4"/>
+    </row>
+    <row r="22" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B22" s="8"/>
+      <c r="C22" s="16" t="s">
         <v>216</v>
       </c>
-      <c r="D22" s="24"/>
-[...2 lines deleted...]
-      <c r="B23" s="10" t="s">
+      <c r="D22" s="17"/>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" s="8" t="s">
         <v>84</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="4" t="s">
         <v>23</v>
       </c>
-      <c r="D23" s="5"/>
-[...2 lines deleted...]
-      <c r="B24" s="10" t="s">
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" s="8" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="D24" s="5"/>
-[...2 lines deleted...]
-      <c r="B25" s="10" t="s">
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="2:4" ht="70.8" x14ac:dyDescent="0.25">
+      <c r="B25" s="8" t="s">
         <v>86</v>
       </c>
-      <c r="C25" s="5" t="s">
+      <c r="C25" s="4" t="s">
         <v>192</v>
       </c>
-      <c r="D25" s="5"/>
-[...2 lines deleted...]
-      <c r="B26" s="10" t="s">
+      <c r="D25" s="4"/>
+    </row>
+    <row r="26" spans="2:4" ht="55.8" x14ac:dyDescent="0.25">
+      <c r="B26" s="8" t="s">
         <v>87</v>
       </c>
-      <c r="C26" s="5" t="s">
-[...4 lines deleted...]
-    <row r="27" spans="2:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="C26" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="D26" s="4"/>
+    </row>
+    <row r="27" spans="2:4" ht="28.5" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D25 D7 D14 D21 D17" xr:uid="{C1ABCAE4-AB2F-429F-B403-756758BD9B8A}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DA0B8835-A860-4972-8234-BF9914DC3CF1}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:I16"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7:D8"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
+    <col min="3" max="4" width="65.3984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="9" width="0" hidden="1" customWidth="1"/>
-    <col min="10" max="16384" width="7.875" hidden="1"/>
+    <col min="10" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="39.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>124</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>88</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>131</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="85.5" x14ac:dyDescent="0.2">
-      <c r="B7" s="32" t="s">
+    <row r="7" spans="2:9" ht="85.2" x14ac:dyDescent="0.25">
+      <c r="B7" s="19" t="s">
         <v>89</v>
       </c>
-      <c r="C7" s="29" t="s">
-[...6 lines deleted...]
-      <c r="C8" s="30" t="s">
+      <c r="C7" s="21" t="s">
         <v>225</v>
       </c>
-      <c r="D8" s="37"/>
-[...9 lines deleted...]
-      <c r="B10" s="10" t="s">
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="2:9" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B8" s="20"/>
+      <c r="C8" s="22" t="s">
+        <v>224</v>
+      </c>
+      <c r="D8" s="28"/>
+    </row>
+    <row r="9" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B9" s="8"/>
+      <c r="C9" s="18" t="s">
+        <v>240</v>
+      </c>
+      <c r="D9" s="17"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
         <v>90</v>
       </c>
-      <c r="C10" s="5" t="s">
+      <c r="C10" s="4" t="s">
         <v>14</v>
       </c>
-      <c r="D10" s="5"/>
-[...2 lines deleted...]
-      <c r="B11" s="10" t="s">
+      <c r="D10" s="4"/>
+    </row>
+    <row r="11" spans="2:9" ht="84" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
         <v>91</v>
       </c>
-      <c r="C11" s="6" t="s">
+      <c r="C11" s="4" t="s">
         <v>194</v>
       </c>
-      <c r="D11" s="5"/>
-[...8 lines deleted...]
-      <c r="C13" s="21" t="s">
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="13" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B13" s="5"/>
+      <c r="C13" s="15" t="s">
         <v>132</v>
       </c>
-      <c r="D13" s="21" t="s">
+      <c r="D13" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="14" spans="2:9" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="B14" s="10" t="s">
+    <row r="14" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
         <v>92</v>
       </c>
-      <c r="C14" s="5" t="s">
+      <c r="C14" s="4" t="s">
         <v>126</v>
       </c>
-      <c r="D14" s="5"/>
-[...2 lines deleted...]
-      <c r="B15" s="18" t="s">
+      <c r="D14" s="4"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
         <v>147</v>
       </c>
-      <c r="C15" s="6" t="s">
+      <c r="C15" s="4" t="s">
         <v>148</v>
       </c>
-      <c r="D15" s="5"/>
-[...1 lines deleted...]
-    <row r="16" spans="2:9" x14ac:dyDescent="0.2"/>
+      <c r="D15" s="4"/>
+    </row>
+    <row r="16" spans="2:9" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="D7:D8"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7 D14" xr:uid="{03214FA7-09A0-48A7-8A9E-BE40AFE332BA}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" xr:uid="{557E2386-96A4-4A1B-BF86-D63D5B6925B0}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{11BFD7C3-0EB5-4286-A2A4-2D5BE22656D8}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7"/>
+      <selection activeCell="C22" sqref="C22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-    <col min="2" max="2" width="11.375" style="8" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
     <col min="3" max="3" width="71.5" style="1" customWidth="1"/>
-    <col min="4" max="4" width="60.625" style="1" customWidth="1"/>
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="4" max="4" width="60.59765625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="10" width="0" hidden="1" customWidth="1"/>
-    <col min="11" max="16384" width="7.875" hidden="1"/>
+    <col min="11" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>15</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="42.75" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>171</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>135</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="28.5" x14ac:dyDescent="0.2">
-      <c r="B7" s="10" t="s">
+    <row r="7" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B7" s="8" t="s">
         <v>93</v>
       </c>
-      <c r="C7" s="5" t="s">
+      <c r="C7" s="4" t="s">
+        <v>236</v>
+      </c>
+      <c r="D7" s="4"/>
+    </row>
+    <row r="8" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B8" s="8" t="s">
+        <v>94</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="D8" s="4"/>
+    </row>
+    <row r="9" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="10" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B10" s="5"/>
+      <c r="C10" s="15" t="s">
+        <v>134</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
+        <v>95</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" ht="56.4" x14ac:dyDescent="0.25">
+      <c r="B12" s="19" t="s">
+        <v>96</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>227</v>
+      </c>
+      <c r="D12" s="27"/>
+    </row>
+    <row r="13" spans="2:9" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B13" s="20"/>
+      <c r="C13" s="22" t="s">
+        <v>226</v>
+      </c>
+      <c r="D13" s="28"/>
+    </row>
+    <row r="14" spans="2:9" ht="82.8" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
+        <v>97</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>128</v>
+      </c>
+      <c r="D14" s="4"/>
+    </row>
+    <row r="15" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B15" s="8" t="s">
+        <v>98</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>237</v>
       </c>
-      <c r="D7" s="5"/>
-[...16 lines deleted...]
-      <c r="D10" s="21" t="s">
+      <c r="D15" s="4"/>
+    </row>
+    <row r="16" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B16" s="8" t="s">
+        <v>99</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="D16" s="4"/>
+    </row>
+    <row r="17" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="18" spans="2:4" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B18" s="5"/>
+      <c r="C18" s="15" t="s">
+        <v>133</v>
+      </c>
+      <c r="D18" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="11" spans="2:9" x14ac:dyDescent="0.2">
-[...12 lines deleted...]
-      <c r="C12" s="29" t="s">
+    <row r="19" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B19" s="8" t="s">
+        <v>100</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="D19" s="4"/>
+    </row>
+    <row r="20" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B20" s="8" t="s">
+        <v>101</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="4"/>
+    </row>
+    <row r="21" spans="2:4" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B21" s="19" t="s">
+        <v>102</v>
+      </c>
+      <c r="C21" s="21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" s="27"/>
+    </row>
+    <row r="22" spans="2:4" ht="14.4" x14ac:dyDescent="0.25">
+      <c r="B22" s="20"/>
+      <c r="C22" s="22" t="s">
         <v>228</v>
       </c>
-      <c r="D12" s="36"/>
-[...80 lines deleted...]
-      <c r="B23" s="10" t="s">
+      <c r="D22" s="28"/>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" s="8" t="s">
         <v>103</v>
       </c>
-      <c r="C23" s="5" t="s">
+      <c r="C23" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="D23" s="5"/>
-[...2 lines deleted...]
-      <c r="B24" s="10" t="s">
+      <c r="D23" s="4"/>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" s="8" t="s">
         <v>104</v>
       </c>
-      <c r="C24" s="5" t="s">
+      <c r="C24" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="D24" s="5"/>
-[...2 lines deleted...]
-    <row r="26" spans="2:4" x14ac:dyDescent="0.2"/>
+      <c r="D24" s="4"/>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25"/>
+    <row r="26" spans="2:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="D12:D13"/>
     <mergeCell ref="D21:D22"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D19 D21" xr:uid="{30822CDD-30AF-407F-9622-EF3E3EB2406E}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C13" r:id="rId1" xr:uid="{1893AFE2-E11C-4EC9-ABC4-7F6D9908C0E7}"/>
     <hyperlink ref="C22" r:id="rId2" xr:uid="{21B199F4-7FB2-4012-9401-4C523E494584}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D28AC0C8-363F-417C-857C-75F7E0E51D7D}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:J15"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D7" sqref="D7:D8"/>
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="0" defaultRowHeight="15" zeroHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="0" defaultRowHeight="13.8" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="2.625" customWidth="1"/>
-    <col min="2" max="2" width="11.375" style="8" customWidth="1"/>
+    <col min="1" max="1" width="2.59765625" customWidth="1"/>
+    <col min="2" max="2" width="11.3984375" style="6" customWidth="1"/>
     <col min="3" max="3" width="68.5" style="1" customWidth="1"/>
-    <col min="4" max="4" width="61.375" style="1" customWidth="1"/>
-    <col min="5" max="5" width="8.625" customWidth="1"/>
+    <col min="4" max="4" width="61.3984375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="8.59765625" customWidth="1"/>
     <col min="6" max="10" width="0" hidden="1" customWidth="1"/>
-    <col min="11" max="16384" width="7.875" hidden="1"/>
+    <col min="11" max="16384" width="7.8984375" hidden="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:9" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="12" t="s">
+    <row r="1" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="2" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B2" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="C2" s="20"/>
-[...7 lines deleted...]
-      <c r="B3" s="35" t="s">
+      <c r="C2" s="14"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="2:9" ht="22.8" x14ac:dyDescent="0.4">
+      <c r="B3" s="26" t="s">
         <v>125</v>
       </c>
-      <c r="C3" s="35"/>
-[...10 lines deleted...]
-      <c r="C5" s="34" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="26"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="2:9" x14ac:dyDescent="0.25"/>
+    <row r="5" spans="2:9" ht="17.399999999999999" x14ac:dyDescent="0.25">
+      <c r="B5" s="7"/>
+      <c r="C5" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="34"/>
-[...2 lines deleted...]
-      <c r="B6" s="7" t="s">
+      <c r="D5" s="25"/>
+    </row>
+    <row r="6" spans="2:9" ht="15.6" x14ac:dyDescent="0.25">
+      <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
-      <c r="C6" s="21" t="s">
+      <c r="C6" s="15" t="s">
         <v>136</v>
       </c>
-      <c r="D6" s="21" t="s">
+      <c r="D6" s="15" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="7" spans="2:9" ht="99.75" x14ac:dyDescent="0.2">
-      <c r="B7" s="32" t="s">
+    <row r="7" spans="2:9" ht="99" x14ac:dyDescent="0.25">
+      <c r="B7" s="19" t="s">
         <v>105</v>
       </c>
-      <c r="C7" s="29" t="s">
+      <c r="C7" s="21" t="s">
+        <v>229</v>
+      </c>
+      <c r="D7" s="27"/>
+    </row>
+    <row r="8" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B8" s="20"/>
+      <c r="C8" s="23" t="s">
         <v>230</v>
       </c>
-      <c r="D7" s="40"/>
-[...3 lines deleted...]
-      <c r="C8" s="31" t="s">
+      <c r="D8" s="28"/>
+    </row>
+    <row r="9" spans="2:9" ht="45.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="8" t="s">
+        <v>106</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D9" s="4"/>
+    </row>
+    <row r="10" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B10" s="8" t="s">
+        <v>107</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="D10" s="4"/>
+    </row>
+    <row r="11" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B11" s="8" t="s">
+        <v>108</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D11" s="4"/>
+    </row>
+    <row r="12" spans="2:9" ht="45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="8" t="s">
+        <v>109</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="D12" s="4"/>
+    </row>
+    <row r="13" spans="2:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="B13" s="8" t="s">
+        <v>110</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" s="4"/>
+    </row>
+    <row r="14" spans="2:9" x14ac:dyDescent="0.25">
+      <c r="B14" s="8" t="s">
+        <v>111</v>
+      </c>
+      <c r="C14" s="4" t="s">
         <v>231</v>
       </c>
-      <c r="D8" s="41"/>
-[...55 lines deleted...]
-    <row r="15" spans="2:9" x14ac:dyDescent="0.2"/>
+      <c r="D14" s="4"/>
+    </row>
+    <row r="15" spans="2:9" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="B3:D3"/>
     <mergeCell ref="D7:D8"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7 D10 D13" xr:uid="{AB7F0C6F-8408-4DB1-A474-D244004AEFFF}">
       <formula1>"Yes, No"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="C8" r:id="rId1" display="» View IPC guidance on de-identifying personal information" xr:uid="{FE436FAA-AA9B-452D-84B0-013D8BEF1316}"/>
   </hyperlinks>
   <pageMargins left="0.51181102362204722" right="0.51181102362204722" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001FBB0D67DEA98F45832E96D302E67D7A" ma:contentTypeVersion="11" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9ae8ed113e34bf510630f65aeed9269a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cdb2726c-2ef5-4bc0-99cb-f9b2b87c0e5c" xmlns:ns3="7efd2644-a321-4278-84d6-11c861393b81" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="6811aa3f0af4dffaf1e930a2e68fafff" ns2:_="" ns3:_="">
     <xsd:import namespace="cdb2726c-2ef5-4bc0-99cb-f9b2b87c0e5c"/>
     <xsd:import namespace="7efd2644-a321-4278-84d6-11c861393b81"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -4755,128 +4690,135 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84FD4A21-229D-47C7-AA95-52CE8A0B4AC1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67839946-E549-4003-A3E6-00E9FF5F4A15}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="cdb2726c-2ef5-4bc0-99cb-f9b2b87c0e5c"/>
     <ds:schemaRef ds:uri="7efd2644-a321-4278-84d6-11c861393b81"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D65033F4-E090-4004-A66E-9A2FCD9C0BBE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="7efd2644-a321-4278-84d6-11c861393b81"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="cdb2726c-2ef5-4bc0-99cb-f9b2b87c0e5c"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>8</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="9" baseType="lpstr">
       <vt:lpstr>Overview and Introduction</vt:lpstr>
       <vt:lpstr>1. Background</vt:lpstr>
       <vt:lpstr>2. Anonymity &amp; Identifiers</vt:lpstr>
       <vt:lpstr>3. Collection</vt:lpstr>
       <vt:lpstr>4. Use &amp; Disclosure</vt:lpstr>
       <vt:lpstr>5. Transborder data flow</vt:lpstr>
       <vt:lpstr>6. Information Integrity</vt:lpstr>
       <vt:lpstr>7. Access and correction</vt:lpstr>
       <vt:lpstr>'Overview and Introduction'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Giles Aley</dc:creator>
+  <dc:title>Privacy Impact Assessment Questionnaire for Assessing Websites</dc:title>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101001FBB0D67DEA98F45832E96D302E67D7A</vt:lpwstr>
   </property>
 </Properties>
 </file>