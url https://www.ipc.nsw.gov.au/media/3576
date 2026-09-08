--- v0 (2025-12-01)
+++ v1 (2026-09-08)
@@ -1,4016 +1,3954 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\SARKERA\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov-my.sharepoint.com/personal/giles_aley_ipc_nsw_gov_au/Documents/Giles Files/Working Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{5EDDFC4F-07E0-4B39-80E9-FB30D716AFCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{64BF8A73-434B-43D6-8AAD-9979435BAE6D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-23040" yWindow="1092" windowWidth="21600" windowHeight="11388"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="41496" windowHeight="16776" xr2:uid="{43EE84D3-E656-4DC8-B85D-1DE18C532F38}"/>
   </bookViews>
   <sheets>
-    <sheet name="NSW Agency Contacts" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
+    </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1637" uniqueCount="1083">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1614" uniqueCount="1073">
+  <si>
+    <t>Agency Sector</t>
+  </si>
+  <si>
+    <t>Agency Name</t>
+  </si>
+  <si>
+    <t>Website</t>
+  </si>
+  <si>
+    <t>Email/Contact</t>
+  </si>
+  <si>
+    <t>Contact Number</t>
+  </si>
+  <si>
+    <t>Postal Name</t>
+  </si>
+  <si>
+    <t>Postal address 1</t>
+  </si>
+  <si>
+    <t>Postal address 2</t>
+  </si>
+  <si>
+    <t>Suburb</t>
+  </si>
+  <si>
+    <t>State</t>
+  </si>
+  <si>
+    <t>Postcode</t>
+  </si>
+  <si>
+    <t>Council</t>
+  </si>
   <si>
     <t>Albury City Council</t>
   </si>
   <si>
+    <t>https://www.alburycity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@alburycity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6023 8111</t>
+  </si>
+  <si>
     <t>PO Box 323</t>
   </si>
   <si>
     <t>ALBURY</t>
   </si>
   <si>
     <t>NSW</t>
   </si>
   <si>
-    <t>02 6023 8111</t>
-[...7 lines deleted...]
-  <si>
     <t>Armidale Regional Council</t>
   </si>
   <si>
+    <t>https://www.armidale.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@armidale.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 136 833</t>
+  </si>
+  <si>
     <t>PO Box 75A</t>
   </si>
   <si>
     <t>ARMIDALE</t>
   </si>
   <si>
-    <t>1300 136 833</t>
-[...7 lines deleted...]
-  <si>
     <t>Ballina Shire Council</t>
   </si>
   <si>
+    <t>https://www.ballina.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@ballina.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 864 444</t>
+  </si>
+  <si>
     <t>PO Box 450</t>
   </si>
   <si>
     <t>BALLINA</t>
   </si>
   <si>
-    <t>1300 864 444</t>
-[...7 lines deleted...]
-  <si>
     <t>Balranald Shire Council</t>
   </si>
   <si>
+    <t>https://www.balranald.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@balranald.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>03 5020 1300</t>
+  </si>
+  <si>
     <t>PO Box 120</t>
   </si>
   <si>
     <t>BALRANALD</t>
   </si>
   <si>
-    <t>03 5020 1300</t>
-[...7 lines deleted...]
-  <si>
     <t>Bathurst Regional Council</t>
   </si>
   <si>
+    <t>https://www.bathurst.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@bathurst.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6333 6111</t>
+  </si>
+  <si>
     <t>Private Mail Bag 17</t>
   </si>
   <si>
     <t>BATHURST</t>
   </si>
   <si>
-    <t>02 6333 6111</t>
-[...7 lines deleted...]
-  <si>
     <t>Bayside Council</t>
   </si>
   <si>
+    <t>https://www.bayside.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@bayside.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 581 299</t>
+  </si>
+  <si>
     <t>PO Box 21</t>
   </si>
   <si>
     <t>ROCKDALE</t>
   </si>
   <si>
-    <t>02 9562 1666</t>
-[...7 lines deleted...]
-  <si>
     <t>Bega Valley Shire Council</t>
   </si>
   <si>
+    <t>https://www.begavalley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@begavalley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6499 2222</t>
+  </si>
+  <si>
     <t>PO Box 492</t>
   </si>
   <si>
     <t>BEGA</t>
   </si>
   <si>
-    <t>02 6499 2222</t>
-[...7 lines deleted...]
-  <si>
     <t>Bellingen Shire Council</t>
   </si>
   <si>
+    <t>https://www.bellingen.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@bellingen.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6655 7300</t>
+  </si>
+  <si>
     <t>PO Box 117</t>
   </si>
   <si>
     <t>BELLINGEN</t>
   </si>
   <si>
-    <t>02 6655 7300</t>
-[...7 lines deleted...]
-  <si>
     <t>Berrigan Shire Council</t>
   </si>
   <si>
+    <t>https://www.berriganshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@berriganshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>03 5888 5100</t>
+  </si>
+  <si>
     <t>56 Chanter Street</t>
   </si>
   <si>
     <t>Berrigan</t>
   </si>
   <si>
-    <t>03 5888 5100</t>
-[...7 lines deleted...]
-  <si>
     <t>Blacktown City Council</t>
   </si>
   <si>
+    <t>https://www.blacktown.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@blacktown.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9839 6000</t>
+  </si>
+  <si>
     <t>PO Box 63</t>
   </si>
   <si>
     <t>BLACKTOWN</t>
   </si>
   <si>
-    <t>02 9839 6000</t>
-[...7 lines deleted...]
-  <si>
     <t>Bland Shire Council</t>
   </si>
   <si>
+    <t>https://www.blandshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@blandshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6972 2266</t>
+  </si>
+  <si>
     <t>WEST WYALONG</t>
   </si>
   <si>
-    <t>02 6972 2266</t>
-[...7 lines deleted...]
-  <si>
     <t>Blayney Shire Council</t>
   </si>
   <si>
+    <t>https://www.blayney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@blayney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6368 2104</t>
+  </si>
+  <si>
     <t>PO Box 62</t>
   </si>
   <si>
     <t>BLAYNEY</t>
   </si>
   <si>
-    <t>02 6368 2104</t>
-[...7 lines deleted...]
-  <si>
     <t>Blue Mountains City Council</t>
   </si>
   <si>
+    <t>https://www.bmcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@bmcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4780 5000</t>
+  </si>
+  <si>
     <t>Locked Bag 1005</t>
   </si>
   <si>
     <t>KATOOMBA</t>
   </si>
   <si>
-    <t>02 4780 5000</t>
-[...7 lines deleted...]
-  <si>
     <t>Bogan Shire Council</t>
   </si>
   <si>
+    <t>https://www.bogan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@bogan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6835 9000</t>
+  </si>
+  <si>
     <t>PO Box 221</t>
   </si>
   <si>
     <t>NYNGAN</t>
   </si>
   <si>
-    <t>02 6835 9000</t>
-[...7 lines deleted...]
-  <si>
     <t>Bourke Shire Council</t>
   </si>
   <si>
+    <t>https://www.bourke.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>bourkeshire@bourke.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6830 8000</t>
+  </si>
+  <si>
     <t>BOURKE</t>
   </si>
   <si>
-    <t>02 6830 8000</t>
-[...7 lines deleted...]
-  <si>
     <t>Brewarrina Shire Council</t>
   </si>
   <si>
+    <t>https://www.brewarrina.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>breshire@brewarrina.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6830 5100</t>
+  </si>
+  <si>
     <t>PO Box 125</t>
   </si>
   <si>
     <t>BREWARRINA</t>
   </si>
   <si>
-    <t>02 6830 5100</t>
-[...7 lines deleted...]
-  <si>
     <t>Broken Hill City Council</t>
   </si>
   <si>
+    <t>https://www.brokenhill.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@brokenhill.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>08 8080 3300</t>
+  </si>
+  <si>
     <t>PO Box 448</t>
   </si>
   <si>
     <t>BROKEN HILL</t>
   </si>
   <si>
-    <t>08 8080 3300</t>
-[...7 lines deleted...]
-  <si>
     <t>Burwood Council</t>
   </si>
   <si>
-    <t>PO Box 240</t>
-[...2 lines deleted...]
-    <t>BURWOOD</t>
+    <t>https://www.burwood.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@burwood.nsw.gov.au</t>
   </si>
   <si>
     <t>02 9911 9911</t>
   </si>
   <si>
-    <t>council@burwood.nsw.gov.au</t>
-[...2 lines deleted...]
-    <t>http://www.burwood.nsw.gov.au</t>
+    <t>PO Box 2044</t>
+  </si>
+  <si>
+    <t>BURWOOD NORTH</t>
   </si>
   <si>
     <t>Byron Shire Council</t>
   </si>
   <si>
+    <t>https://www.byron.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@byron.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6626 7000</t>
+  </si>
+  <si>
     <t>PO Box 219</t>
   </si>
   <si>
     <t>MULLUMBIMBY</t>
   </si>
   <si>
-    <t>02 6626 7000</t>
-[...7 lines deleted...]
-  <si>
     <t>Cabonne Council</t>
   </si>
   <si>
+    <t>https://www.cabonne.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cabonne.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6392 3200</t>
+  </si>
+  <si>
     <t>PO Box 17</t>
   </si>
   <si>
     <t>MOLONG</t>
   </si>
   <si>
-    <t>02 6392 3200</t>
-[...7 lines deleted...]
-  <si>
     <t>Camden Council</t>
   </si>
   <si>
+    <t>https://www.camden.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@camden.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>13 22 63</t>
+  </si>
+  <si>
     <t>PO Box 183</t>
   </si>
   <si>
     <t>CAMDEN</t>
   </si>
   <si>
-    <t>02 4654 7777</t>
-[...7 lines deleted...]
-  <si>
     <t>Campbelltown City Council</t>
   </si>
   <si>
+    <t>https://www.campbelltown.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@campbelltown.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4645 4000</t>
+  </si>
+  <si>
     <t>PO Box 57</t>
   </si>
   <si>
     <t>CAMPBELLTOWN</t>
   </si>
   <si>
-    <t>02 4645 4000</t>
-[...7 lines deleted...]
-  <si>
     <t>City of Canada Bay Council</t>
   </si>
   <si>
+    <t>https://www.canadabay.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@canadabay.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9911 6555</t>
+  </si>
+  <si>
     <t>Locked Bag 1470</t>
   </si>
   <si>
     <t>DRUMMOYNE</t>
   </si>
   <si>
-    <t>02 9911 6555</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Canterbury Bankstown Council </t>
+    <t>Canterbury-Bankstown Council</t>
+  </si>
+  <si>
+    <t>https://www.cbcity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cbcity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9707 9000</t>
   </si>
   <si>
     <t>PO Box 8</t>
   </si>
   <si>
     <t>BANKSTOWN</t>
   </si>
   <si>
-    <t>9707 9000</t>
-[...7 lines deleted...]
-  <si>
     <t>Carrathool Shire Council</t>
   </si>
   <si>
+    <t>https://www.carrathool.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@carrathool.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6965 1900</t>
+  </si>
+  <si>
     <t>PO Box 12</t>
   </si>
   <si>
     <t>GOOLGOWI</t>
   </si>
   <si>
-    <t>02 6965 1900</t>
-[...7 lines deleted...]
-  <si>
     <t>Central Coast Council</t>
   </si>
   <si>
+    <t>https://www.centralcoast.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>ask@centralcoast.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4306 7900</t>
+  </si>
+  <si>
     <t>PO Box 20</t>
   </si>
   <si>
     <t>WYONG</t>
   </si>
   <si>
-    <t>02 4306 7900</t>
-[...7 lines deleted...]
-  <si>
     <t>Central Darling Shire Council</t>
   </si>
   <si>
+    <t>https://www.centraldarling.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@centraldarling.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>08 8083 8900</t>
+  </si>
+  <si>
     <t>PO Box 165</t>
   </si>
   <si>
     <t>WILCANNIA</t>
   </si>
   <si>
-    <t>08 8083 8900</t>
-[...7 lines deleted...]
-  <si>
     <t>Cessnock City Council</t>
   </si>
   <si>
+    <t>https://www.cessnock.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cessnock.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4993 4100</t>
+  </si>
+  <si>
     <t>PO Box 152</t>
   </si>
   <si>
     <t>CESSNOCK</t>
   </si>
   <si>
-    <t>02 4993 4100</t>
-[...7 lines deleted...]
-  <si>
     <t>Clarence Valley Council</t>
   </si>
   <si>
+    <t>https://www.clarence.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@clarence.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6643 0200</t>
+  </si>
+  <si>
     <t>Locked Bag 23</t>
   </si>
   <si>
     <t>GRAFTON</t>
   </si>
   <si>
-    <t>02 6643 0200</t>
-[...7 lines deleted...]
-  <si>
     <t>Cobar Shire Council</t>
   </si>
   <si>
+    <t>https://www.cobar.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@cobar.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6836 5888</t>
+  </si>
+  <si>
     <t>PO Box 223</t>
   </si>
   <si>
     <t>COBAR</t>
   </si>
   <si>
-    <t>02 6836 5888</t>
-[...7 lines deleted...]
-  <si>
     <t>Coffs Harbour City Council</t>
   </si>
   <si>
+    <t>https://www.coffsharbour.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>coffs.council@chcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6648 4000</t>
+  </si>
+  <si>
     <t>Locked Bag 155</t>
   </si>
   <si>
     <t>COFFS HARBOUR</t>
   </si>
   <si>
-    <t>02 6648 4000</t>
-[...7 lines deleted...]
-  <si>
     <t>Coolamon Shire Council</t>
   </si>
   <si>
+    <t>https://www.coolamon.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@coolamon.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6930 1800</t>
+  </si>
+  <si>
     <t>PO Box 101</t>
   </si>
   <si>
     <t>COOLAMON</t>
   </si>
   <si>
-    <t>02 6930 1800</t>
-[...7 lines deleted...]
-  <si>
     <t>Coonamble Shire Council</t>
   </si>
   <si>
+    <t>https://www.coonambleshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@coonambleshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6827 1900</t>
+  </si>
+  <si>
     <t>PO Box 249</t>
   </si>
   <si>
     <t>COONAMBLE</t>
   </si>
   <si>
-    <t>02 6827 1900</t>
-[...7 lines deleted...]
-  <si>
     <t>Cootamundra-Gundagai Regional Council</t>
   </si>
   <si>
+    <t>https://www.cgrc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@cgrc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1300 459 689 </t>
+  </si>
+  <si>
     <t>PO Box 420</t>
   </si>
   <si>
     <t>COOTAMUNDRA</t>
   </si>
   <si>
-    <t xml:space="preserve">1300 459 689 </t>
-[...7 lines deleted...]
-  <si>
     <t>Cowra Shire Council</t>
   </si>
   <si>
+    <t>https://www.cowracouncil.com.au</t>
+  </si>
+  <si>
+    <t>council@cowra.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6340 2000</t>
+  </si>
+  <si>
     <t>Private Bag 342</t>
   </si>
   <si>
     <t>COWRA</t>
   </si>
   <si>
-    <t>02 6340 2000</t>
-[...7 lines deleted...]
-  <si>
     <t>Cumberland Council</t>
   </si>
   <si>
+    <t>https://www.cumberland.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cumberland.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 8757 9000</t>
+  </si>
+  <si>
     <t>PO Box 42</t>
   </si>
   <si>
     <t>MERRYLANDS</t>
   </si>
   <si>
-    <t>02 8757 9000</t>
-[...7 lines deleted...]
-  <si>
     <t>Dubbo Regional Council</t>
   </si>
   <si>
+    <t>https://www.dubbo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@dubbo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6801 4000</t>
+  </si>
+  <si>
     <t>PO Box 81</t>
   </si>
   <si>
     <t>DUBBO</t>
   </si>
   <si>
-    <t>02 6801 4000</t>
-[...7 lines deleted...]
-  <si>
     <t>Dungog Shire Council</t>
   </si>
   <si>
+    <t>https://www.dungog.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>shirecouncil@dungog.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4995 7777</t>
+  </si>
+  <si>
     <t>PO Box 95</t>
   </si>
   <si>
     <t>DUNGOG</t>
   </si>
   <si>
-    <t>02 4995 7777</t>
-[...7 lines deleted...]
-  <si>
     <t>Edward River Council</t>
   </si>
   <si>
+    <t>https://www.edwardriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@edwardriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>03 5898 3000</t>
+  </si>
+  <si>
     <t>PO Box 270</t>
   </si>
   <si>
     <t>DENILIQUIN</t>
   </si>
   <si>
-    <t>03 5898 3000</t>
-[...7 lines deleted...]
-  <si>
     <t>Eurobodalla Shire Council</t>
   </si>
   <si>
+    <t>https://www.esc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@esc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4474 1000</t>
+  </si>
+  <si>
     <t>PO Box 99</t>
   </si>
   <si>
     <t>MORUYA</t>
   </si>
   <si>
-    <t>02 4474 1000</t>
-[...7 lines deleted...]
-  <si>
     <t>Fairfield City Council</t>
   </si>
   <si>
+    <t>https://www.fairfieldcity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@fairfieldcity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9725 0222</t>
+  </si>
+  <si>
     <t>FAIRFIELD</t>
   </si>
   <si>
-    <t>02 9725 0222</t>
-[...7 lines deleted...]
-  <si>
     <t>Federation Council</t>
   </si>
   <si>
+    <t>https://www.federationcouncil.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@federationcouncil.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6033 8999</t>
+  </si>
+  <si>
     <t>PO Box 77</t>
   </si>
   <si>
     <t>COROWA</t>
   </si>
   <si>
-    <t>02 6033 8999</t>
-[...7 lines deleted...]
-  <si>
     <t>Forbes Shire Council</t>
   </si>
   <si>
+    <t>https://www.forbes.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>forbes@forbes.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6850 2300</t>
+  </si>
+  <si>
     <t>PO Box 333</t>
   </si>
   <si>
     <t>FORBES</t>
   </si>
   <si>
-    <t>02 6850 2300</t>
-[...7 lines deleted...]
-  <si>
     <t>Georges River Council</t>
   </si>
   <si>
+    <t>https://www.georgesriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@georgesriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9330 6400</t>
+  </si>
+  <si>
     <t>PO Box 205</t>
   </si>
   <si>
     <t>HURSTVILLE BC</t>
   </si>
   <si>
-    <t>02 9330 6400</t>
-[...7 lines deleted...]
-  <si>
     <t>Gilgandra Shire Council</t>
   </si>
   <si>
+    <t>https://www.gilgandra.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@gilgandra.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6817 8800</t>
+  </si>
+  <si>
     <t>PO Box 23</t>
   </si>
   <si>
     <t>GILGANDRA</t>
   </si>
   <si>
-    <t>02 6817 8800</t>
-[...7 lines deleted...]
-  <si>
     <t>Glen Innes Severn Council</t>
   </si>
   <si>
+    <t>https://www.gisc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@gisc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6730 2300</t>
+  </si>
+  <si>
     <t>PO Box 61</t>
   </si>
   <si>
     <t>GLEN INNES</t>
   </si>
   <si>
-    <t>02 6730 2300</t>
-[...7 lines deleted...]
-  <si>
     <t>Goulburn Mulwaree Council</t>
   </si>
   <si>
+    <t>https://www.goulburn.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@goulburn.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4823 4444</t>
+  </si>
+  <si>
     <t>Locked Bag 22</t>
   </si>
   <si>
     <t>GOULBURN</t>
   </si>
   <si>
-    <t>02 4823 4444</t>
-[...7 lines deleted...]
-  <si>
     <t>Greater Hume Shire Council</t>
   </si>
   <si>
+    <t>https://www.greaterhume.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@greaterhume.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6036 0100</t>
+  </si>
+  <si>
     <t>HOLBROOK</t>
   </si>
   <si>
-    <t>02 6036 0100</t>
-[...7 lines deleted...]
-  <si>
     <t>Griffith City Council</t>
   </si>
   <si>
+    <t>https://www.griffith.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@griffith.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 176 077</t>
+  </si>
+  <si>
     <t>PO Box 485</t>
   </si>
   <si>
     <t>GRIFFITH</t>
   </si>
   <si>
-    <t>02 6962 8100</t>
-[...7 lines deleted...]
-  <si>
     <t>Gunnedah Shire Council</t>
   </si>
   <si>
+    <t>https://www.gunnedah.nsw.gov.au</t>
+  </si>
+  <si>
+    <t xml:space="preserve">council@gunnedah.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6740 2100</t>
+  </si>
+  <si>
     <t>GUNNEDAH</t>
   </si>
   <si>
-    <t>02 6740 2100</t>
-[...7 lines deleted...]
-  <si>
     <t>Gwydir Shire Council</t>
   </si>
   <si>
+    <t>https://www.gwydirshire.com</t>
+  </si>
+  <si>
+    <t>mail@gwydir.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6724 2000</t>
+  </si>
+  <si>
     <t>Locked Bag 5</t>
   </si>
   <si>
     <t>BINGARA</t>
   </si>
   <si>
-    <t>02 6724 2000</t>
-[...7 lines deleted...]
-  <si>
     <t>Hawkesbury City Council</t>
   </si>
   <si>
+    <t>https://www.hawkesbury.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@hawkesbury.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4560 4444</t>
+  </si>
+  <si>
     <t>PO Box 146</t>
   </si>
   <si>
     <t>WINDSOR</t>
   </si>
   <si>
-    <t>02 4560 4444</t>
-[...7 lines deleted...]
-  <si>
     <t>Hay Shire Council</t>
   </si>
   <si>
+    <t>https://www.hay.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@hay.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6990 1100</t>
+  </si>
+  <si>
     <t>PO Box 141</t>
   </si>
   <si>
     <t>HAY</t>
   </si>
   <si>
-    <t>02 6990 1100</t>
-[...7 lines deleted...]
-  <si>
     <t>Hilltops Council</t>
   </si>
   <si>
+    <t>https://www.hilltops.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@hilltops.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 445 586</t>
+  </si>
+  <si>
     <t>YOUNG</t>
   </si>
   <si>
-    <t>1300 445 586</t>
-[...7 lines deleted...]
-  <si>
     <t>The Council of the Shire of Hornsby</t>
   </si>
   <si>
+    <t>https://www.hornsby.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>hsc@hornsby.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9847 6666</t>
+  </si>
+  <si>
     <t>PO Box 37</t>
   </si>
   <si>
     <t>HORNSBY</t>
   </si>
   <si>
-    <t>02 9847 6666</t>
-[...7 lines deleted...]
-  <si>
     <t>The Council of the Municipality of Hunters Hill</t>
   </si>
   <si>
+    <t>https://www.huntershill.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@huntershill.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9879 9400</t>
+  </si>
+  <si>
     <t>HUNTERS HILL</t>
   </si>
   <si>
-    <t>02 9879 9400</t>
-[...7 lines deleted...]
-  <si>
     <t>Inner West Council</t>
   </si>
   <si>
+    <t>https://www.innerwest.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@innerwest.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9392 5000</t>
+  </si>
+  <si>
     <t>PO Box 14</t>
   </si>
   <si>
     <t>PETERSHAM</t>
   </si>
   <si>
-    <t>02 9392 5000</t>
-[...5 lines deleted...]
-    <t>http://www.innerwest.nsw.gov.au</t>
+    <t xml:space="preserve">NSW </t>
   </si>
   <si>
     <t>Inverell Shire Council</t>
   </si>
   <si>
+    <t>https://www.inverell.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@inverell.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6728 8288</t>
+  </si>
+  <si>
     <t>PO Box 138</t>
   </si>
   <si>
     <t>INVERELL</t>
   </si>
   <si>
-    <t>02 6728 8288</t>
-[...7 lines deleted...]
-  <si>
     <t>Junee Shire Council</t>
   </si>
   <si>
+    <t>https://www.junee.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>customerserviceteam@junee.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6924 8100</t>
+  </si>
+  <si>
     <t>PO Box 93</t>
   </si>
   <si>
     <t>JUNEE</t>
   </si>
   <si>
-    <t>02 6924 8100</t>
-[...7 lines deleted...]
-  <si>
     <t>Kempsey Shire Council</t>
   </si>
   <si>
+    <t>https://www.kempsey.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>ksc@kempsey.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6566 3200</t>
+  </si>
+  <si>
     <t>PO Box 3078</t>
   </si>
   <si>
     <t>WEST KEMPSEY</t>
   </si>
   <si>
-    <t>02 6566 3200</t>
-[...7 lines deleted...]
-  <si>
     <t>The Council of the Municipality of Kiama</t>
   </si>
   <si>
+    <t>https://www.kiama.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@kiama.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4232 0444</t>
+  </si>
+  <si>
     <t>PO Box 75</t>
   </si>
   <si>
     <t>KIAMA</t>
   </si>
   <si>
-    <t>02 4232 0444</t>
-[...7 lines deleted...]
-  <si>
     <t>Ku-ring-gai Council</t>
   </si>
   <si>
+    <t>https://www.krg.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>krg@krg.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9424 0000</t>
+  </si>
+  <si>
     <t>Locked Bag 1006</t>
   </si>
   <si>
     <t>GORDON</t>
   </si>
   <si>
-    <t>02 9424 0000</t>
-[...7 lines deleted...]
-  <si>
     <t>Kyogle Council</t>
   </si>
   <si>
+    <t>https://www.kyogle.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@kyogle.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6632 1611</t>
+  </si>
+  <si>
     <t>PO Box 11</t>
   </si>
   <si>
     <t>KYOGLE</t>
   </si>
   <si>
-    <t>02 6632 1611</t>
-[...7 lines deleted...]
-  <si>
     <t>Lachlan Shire Council</t>
   </si>
   <si>
+    <t>https://www.lachlan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@lachlan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6895 1900</t>
+  </si>
+  <si>
     <t>PO Box 216</t>
   </si>
   <si>
     <t>CONDOBOLIN</t>
   </si>
   <si>
-    <t>02 6895 1900</t>
-[...7 lines deleted...]
-  <si>
     <t>Lake Macquarie City Council</t>
   </si>
   <si>
+    <t>https://www.lakemac.com.au</t>
+  </si>
+  <si>
+    <t>council@lakemac.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4921 0333</t>
+  </si>
+  <si>
     <t>Box 1906</t>
   </si>
   <si>
-    <t>HUNTER REG MAIL CENTRE</t>
-[...8 lines deleted...]
-    <t>http://www.lakemac.com.au</t>
+    <t>Hunter Region Mail Centre</t>
   </si>
   <si>
     <t>Lane Cove Municipal Council</t>
   </si>
   <si>
+    <t>https://www.lanecove.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>service@lanecove.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9911 3555</t>
+  </si>
+  <si>
     <t>LANE COVE</t>
   </si>
   <si>
-    <t>02 9911 3555</t>
-[...7 lines deleted...]
-  <si>
     <t>Leeton Shire Council</t>
   </si>
   <si>
+    <t>https://www.leeton.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@leeton.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6953 0911</t>
+  </si>
+  <si>
     <t>23-25 Chelmsford Place</t>
   </si>
   <si>
     <t>LEETON</t>
   </si>
   <si>
-    <t>02 6953 0911</t>
-[...7 lines deleted...]
-  <si>
     <t>Lismore City Council</t>
   </si>
   <si>
+    <t>https://www.lismore.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@lismore.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6625 0500</t>
+  </si>
+  <si>
     <t>PO Box 23A</t>
   </si>
   <si>
     <t>LISMORE</t>
   </si>
   <si>
-    <t>02 6625 0500</t>
-[...7 lines deleted...]
-  <si>
     <t>City of Lithgow Council</t>
   </si>
   <si>
+    <t>https://www.council.lithgow.com</t>
+  </si>
+  <si>
+    <t>council@lithgow.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6354 9999</t>
+  </si>
+  <si>
     <t>PO Box 19</t>
   </si>
   <si>
     <t>LITHGOW</t>
   </si>
   <si>
-    <t>02 6354 9999</t>
-[...7 lines deleted...]
-  <si>
     <t>Liverpool City Council</t>
   </si>
   <si>
+    <t>https://www.liverpool.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>lcc@liverpool.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 362 170</t>
+  </si>
+  <si>
     <t>Locked Bag 7064</t>
   </si>
   <si>
     <t>LIVERPOOL BC</t>
   </si>
   <si>
-    <t>1300 362 170</t>
-[...7 lines deleted...]
-  <si>
     <t>Liverpool Plains Shire Council</t>
   </si>
   <si>
+    <t>https://www.liverpoolplains.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@liverpoolplains.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6746 1755</t>
+  </si>
+  <si>
     <t>QUIRINDI</t>
   </si>
   <si>
-    <t>02 6746 1755</t>
-[...7 lines deleted...]
-  <si>
     <t>Lockhart Shire Council</t>
   </si>
   <si>
+    <t>https://www.lockhart.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@lockhart.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6920 5305</t>
+  </si>
+  <si>
     <t>LOCKHART</t>
   </si>
   <si>
-    <t>02 6920 5305</t>
-[...7 lines deleted...]
-  <si>
     <t>Maitland City Council</t>
   </si>
   <si>
+    <t>https://www.maitland.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@maitland.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4934 9700</t>
+  </si>
+  <si>
     <t>PO Box 220</t>
   </si>
   <si>
     <t>MAITLAND</t>
   </si>
   <si>
-    <t>02 4934 9700</t>
-[...7 lines deleted...]
-  <si>
     <t>Mid-Coast Council</t>
   </si>
   <si>
+    <t>https://www.midcoast.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@midcoast.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 7955 7777</t>
+  </si>
+  <si>
     <t>PO Box 482</t>
   </si>
   <si>
     <t>TAREE</t>
   </si>
   <si>
-    <t>02 6591 7777</t>
-[...7 lines deleted...]
-  <si>
     <t>Mid-Western Regional Council</t>
   </si>
   <si>
+    <t>https://www.midwestern.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@midwestern.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 765 002</t>
+  </si>
+  <si>
     <t>PO Box 156</t>
   </si>
   <si>
     <t>MUDGEE</t>
   </si>
   <si>
-    <t>1300 765 002</t>
-[...7 lines deleted...]
-  <si>
     <t>Moree Plains Shire Council</t>
   </si>
   <si>
+    <t>https://www.mpsc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@mpsc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6757 3222</t>
+  </si>
+  <si>
     <t>MOREE</t>
   </si>
   <si>
-    <t>02 6757 3222</t>
-[...7 lines deleted...]
-  <si>
     <t>Mosman Municipal Council</t>
   </si>
   <si>
+    <t>https://www.mosman.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@mosman.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9978 4000</t>
+  </si>
+  <si>
     <t>PO Box 211</t>
   </si>
   <si>
     <t>SPIT JUNCTION</t>
   </si>
   <si>
-    <t>02 9978 4000</t>
-[...7 lines deleted...]
-  <si>
     <t>Murray River Council</t>
   </si>
   <si>
+    <t>https://www.murrayriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@murrayriver.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 087 004</t>
+  </si>
+  <si>
     <t>PO Box 906</t>
   </si>
   <si>
     <t>MOAMA</t>
   </si>
   <si>
-    <t>1300 087 004</t>
-[...7 lines deleted...]
-  <si>
     <t>Murrumbidgee Council</t>
   </si>
   <si>
-    <t>PO Box 96</t>
-[...2 lines deleted...]
-    <t>JERILDERIE</t>
+    <t>https://www.murrumbidgee.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@murrumbidgee.nsw.gov.au</t>
   </si>
   <si>
     <t>1300 676 243</t>
   </si>
   <si>
-    <t>mail@murrumbidgee.nsw.gov.au</t>
-[...2 lines deleted...]
-    <t>http://www.murrumbidgee.nsw.gov.au</t>
+    <t>PO Box 5</t>
+  </si>
+  <si>
+    <t>DARLING POINT</t>
   </si>
   <si>
     <t>Muswellbrook Shire Council</t>
   </si>
   <si>
+    <t>https://www.muswellbrook.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@muswellbrook.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6549 3700</t>
+  </si>
+  <si>
     <t>PO Box 122</t>
   </si>
   <si>
     <t>MUSWELLBROOK</t>
   </si>
   <si>
-    <t>02 6549 3700</t>
-[...7 lines deleted...]
-  <si>
     <t>Nambucca Valley Council</t>
   </si>
   <si>
+    <t>https://www.nambucca.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@nambucca.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6568 2555</t>
+  </si>
+  <si>
     <t>PO Box 177</t>
   </si>
   <si>
     <t>MACKSVILLE</t>
   </si>
   <si>
-    <t>02 6568 2555</t>
-[...7 lines deleted...]
-  <si>
     <t>Narrabri Shire Council</t>
   </si>
   <si>
+    <t>https://www.narrabri.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@narrabri.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6799 6866</t>
+  </si>
+  <si>
     <t>PO Box 261</t>
   </si>
   <si>
     <t>NARRABRI</t>
   </si>
   <si>
-    <t>02 6799 6866</t>
-[...7 lines deleted...]
-  <si>
     <t>Narrandera Shire Council</t>
   </si>
   <si>
+    <t>https://www.narrandera.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@narrandera.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6959 5510</t>
+  </si>
+  <si>
     <t>141 East Street</t>
   </si>
   <si>
     <t>NARRANDERA</t>
   </si>
   <si>
-    <t>02 6959 5510</t>
-[...7 lines deleted...]
-  <si>
     <t>Narromine Shire Council</t>
   </si>
   <si>
+    <t>https://www.narromine.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@narromine.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6889 9999</t>
+  </si>
+  <si>
     <t>PO Box 115</t>
   </si>
   <si>
     <t>NARROMINE</t>
   </si>
   <si>
-    <t>02 6889 9999</t>
-[...7 lines deleted...]
-  <si>
     <t>Newcastle City Council</t>
   </si>
   <si>
+    <t>https://www.newcastle.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4974 2000</t>
+  </si>
+  <si>
     <t>PO Box 489</t>
   </si>
   <si>
     <t>NEWCASTLE</t>
   </si>
   <si>
-    <t>02 4974 2000</t>
-[...4 lines deleted...]
-  <si>
     <t>North Sydney Council</t>
   </si>
   <si>
+    <t>https://www.northsydney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@northsydney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9936 8100</t>
+  </si>
+  <si>
     <t>NORTH SYDNEY</t>
   </si>
   <si>
-    <t>02 9936 8100</t>
-[...7 lines deleted...]
-  <si>
     <t>Northern Beaches Council</t>
   </si>
   <si>
+    <t>https://www.northernbeaches.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@northernbeaches.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 434 434</t>
+  </si>
+  <si>
     <t>PO Box 82</t>
   </si>
   <si>
     <t>MANLY</t>
   </si>
   <si>
-    <t>1300 434 434</t>
-[...7 lines deleted...]
-  <si>
     <t>Oberon Council</t>
   </si>
   <si>
+    <t>https://www.oberon.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@oberon.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6329 8100</t>
+  </si>
+  <si>
     <t>PO Box 84</t>
   </si>
   <si>
     <t>OBERON</t>
   </si>
   <si>
-    <t>02 6329 8100</t>
-[...7 lines deleted...]
-  <si>
     <t>Orange City Council</t>
   </si>
   <si>
+    <t>https://www.orange.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@orange.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6393 8000</t>
+  </si>
+  <si>
     <t>PO Box 35</t>
   </si>
   <si>
     <t>ORANGE</t>
   </si>
   <si>
-    <t>02 6393 8000</t>
-[...7 lines deleted...]
-  <si>
     <t>Parkes Shire Council</t>
   </si>
   <si>
+    <t>https://www.parkes.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@parkes.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6861 2333</t>
+  </si>
+  <si>
     <t>PO Box 337</t>
   </si>
   <si>
     <t>PARKES</t>
   </si>
   <si>
-    <t>02 6861 2333</t>
-[...7 lines deleted...]
-  <si>
     <t>Council of the City of Parramatta</t>
   </si>
   <si>
+    <t>https://www.cityofparramatta.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cityofparramatta.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 617 058</t>
+  </si>
+  <si>
     <t>PO Box 32</t>
   </si>
   <si>
     <t>PARRAMATTA</t>
   </si>
   <si>
-    <t>1300 617 058</t>
-[...7 lines deleted...]
-  <si>
     <t>Penrith City Council</t>
   </si>
   <si>
+    <t>https://www.penrithcity.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@penrith.city</t>
+  </si>
+  <si>
+    <t>02 4732 7777</t>
+  </si>
+  <si>
     <t>PO Box 60</t>
   </si>
   <si>
     <t>PENRITH</t>
   </si>
   <si>
-    <t>02 4732 7777</t>
-[...7 lines deleted...]
-  <si>
     <t>Port Macquarie-Hastings Council</t>
   </si>
   <si>
+    <t>https://www.pmhc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@pmhc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6581 8111</t>
+  </si>
+  <si>
     <t>PORT MACQUARIE</t>
   </si>
   <si>
-    <t>02 6581 8111</t>
-[...7 lines deleted...]
-  <si>
     <t>Port Stephens Council</t>
   </si>
   <si>
+    <t>https://www.portstephens.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@portstephens.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4988 0255</t>
+  </si>
+  <si>
     <t>RAYMOND TERRACE</t>
   </si>
   <si>
-    <t>02 4988 0255</t>
-[...7 lines deleted...]
-  <si>
     <t>Queanbeyan-Palerang Regional Council</t>
   </si>
   <si>
+    <t>https://www.qprc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@qprc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 735 025</t>
+  </si>
+  <si>
     <t>PO Box 90</t>
   </si>
   <si>
     <t>QUEANBEYAN</t>
   </si>
   <si>
-    <t>1300 735 025</t>
-[...7 lines deleted...]
-  <si>
     <t>Randwick City Council</t>
   </si>
   <si>
+    <t>https://www.randwick.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@randwick.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 722 542</t>
+  </si>
+  <si>
     <t>30 Frances Street</t>
   </si>
   <si>
     <t>RANDWICK</t>
   </si>
   <si>
-    <t>1300 722 542</t>
-[...7 lines deleted...]
-  <si>
     <t>Richmond Valley Council</t>
   </si>
   <si>
+    <t>https://www.richmondvalley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@richmondvalley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6660 0300</t>
+  </si>
+  <si>
     <t>Locked Bag 10</t>
   </si>
   <si>
     <t>CASINO</t>
   </si>
   <si>
-    <t>02 6660 0300</t>
-[...7 lines deleted...]
-  <si>
     <t>Council of the City of Ryde</t>
   </si>
   <si>
+    <t>https://www.ryde.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>cityofryde@ryde.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9952 8222</t>
+  </si>
+  <si>
     <t>Locked Bag 2069</t>
   </si>
   <si>
     <t>NORTH RYDE</t>
   </si>
   <si>
-    <t>02 9952 8222</t>
-[...7 lines deleted...]
-  <si>
     <t>Shellharbour City Council</t>
   </si>
   <si>
+    <t>https://www.shellharbour.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@shellharbour.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4221 6111</t>
+  </si>
+  <si>
     <t>SHELLHARBOUR CITY CENTRE</t>
   </si>
   <si>
-    <t>02 4221 6111</t>
-[...7 lines deleted...]
-  <si>
     <t>Shoalhaven City Council</t>
   </si>
   <si>
+    <t>https://www.shoalhaven.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@shoalhaven.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4429 3111</t>
+  </si>
+  <si>
     <t>NOWRA</t>
   </si>
   <si>
-    <t>02 4429 3111</t>
-[...7 lines deleted...]
-  <si>
     <t>Singleton Council</t>
   </si>
   <si>
+    <t>https://www.singleton.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@singleton.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6578 7290</t>
+  </si>
+  <si>
     <t>PO Box 314</t>
   </si>
   <si>
     <t>SINGLETON</t>
   </si>
   <si>
-    <t>02 6578 7290</t>
-[...7 lines deleted...]
-  <si>
     <t>Snowy Monaro Regional Council</t>
   </si>
   <si>
+    <t>https://www.snowymonaro.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@snowymonaro.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 345 345</t>
+  </si>
+  <si>
     <t>PO Box 714</t>
   </si>
   <si>
     <t>COOMA</t>
   </si>
   <si>
-    <t>1300 345 345</t>
-[...7 lines deleted...]
-  <si>
     <t>Snowy Valleys Council</t>
   </si>
   <si>
+    <t>https://www.snowyvalleys.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@svc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 275 782</t>
+  </si>
+  <si>
     <t>76 Capper Street</t>
   </si>
   <si>
     <t>TUMUT</t>
   </si>
   <si>
-    <t>1300 275 782</t>
-[...7 lines deleted...]
-  <si>
     <t>Strathfield Municipal Council</t>
   </si>
   <si>
+    <t>https://www.strathfield.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@strathfield.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9748 9999</t>
+  </si>
+  <si>
     <t>STRATHFIELD</t>
   </si>
   <si>
-    <t>02 9748 9999</t>
-[...7 lines deleted...]
-  <si>
     <t>Sutherland Shire Council</t>
   </si>
   <si>
+    <t>https://www.sutherlandshire.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>ssc@ssc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9710 0333</t>
+  </si>
+  <si>
     <t>Locked Bag 17</t>
   </si>
   <si>
     <t>SUTHERLAND</t>
   </si>
   <si>
-    <t>02 9710 0333</t>
-[...7 lines deleted...]
-  <si>
     <t>Council of the City of Sydney</t>
   </si>
   <si>
+    <t>https://www.cityofsydney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@cityofsydney.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9265 9333</t>
+  </si>
+  <si>
     <t>GPO Box 1591</t>
   </si>
   <si>
     <t>SYDNEY</t>
   </si>
   <si>
-    <t>02 9265 9333</t>
-[...7 lines deleted...]
-  <si>
     <t>Tamworth Regional Council</t>
   </si>
   <si>
+    <t>https://www.tamworth.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>trc@tamworth.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6767 5555</t>
+  </si>
+  <si>
     <t>PO Box 555</t>
   </si>
   <si>
     <t>TAMWORTH</t>
   </si>
   <si>
-    <t>02 6767 5555</t>
-[...7 lines deleted...]
-  <si>
     <t>Temora Shire Council</t>
   </si>
   <si>
+    <t>https://www.temora.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>temshire@temora.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6980 1100</t>
+  </si>
+  <si>
     <t>PO Box 262</t>
   </si>
   <si>
     <t>TEMORA</t>
   </si>
   <si>
-    <t>02 6980 1100</t>
-[...7 lines deleted...]
-  <si>
     <t>Tenterfield Shire Council</t>
   </si>
   <si>
+    <t>https://www.tenterfield.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@tenterfield.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6736 6000</t>
+  </si>
+  <si>
     <t>PO Box 214</t>
   </si>
   <si>
     <t>TENTERFIELD</t>
   </si>
   <si>
-    <t>02 6736 6000</t>
-[...7 lines deleted...]
-  <si>
     <t>The Hills Shire Council</t>
   </si>
   <si>
+    <t>https://www.thehills.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@thehills.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9843 0555</t>
+  </si>
+  <si>
     <t>PO Box 7064</t>
   </si>
   <si>
     <t>NORWEST</t>
   </si>
   <si>
-    <t>02 9843 0555</t>
-[...7 lines deleted...]
-  <si>
     <t>Tweed Shire Council</t>
   </si>
   <si>
+    <t>https://www.tweed.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>tsc@tweed.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6670 2400</t>
+  </si>
+  <si>
     <t>PO Box 816</t>
   </si>
   <si>
     <t>MURWILLUMBAH</t>
   </si>
   <si>
-    <t>02 6670 2400</t>
-[...7 lines deleted...]
-  <si>
     <t>Upper Hunter Shire Council</t>
   </si>
   <si>
+    <t>https://www.upperhunter.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@upperhunter.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6540 1100</t>
+  </si>
+  <si>
     <t>PO Box 208</t>
   </si>
   <si>
     <t>SCONE</t>
   </si>
   <si>
-    <t>02 6540 1100</t>
-[...7 lines deleted...]
-  <si>
     <t>Upper Lachlan Shire Council</t>
   </si>
   <si>
+    <t>https://www.upperlachlan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@upperlachlan.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4830 1000</t>
+  </si>
+  <si>
     <t>GUNNING</t>
   </si>
   <si>
-    <t>02 4830 1000</t>
-[...7 lines deleted...]
-  <si>
     <t>Uralla Shire Council</t>
   </si>
   <si>
+    <t>https://www.uralla.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@uralla.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6778 6300</t>
+  </si>
+  <si>
     <t>PO Box 106</t>
   </si>
   <si>
     <t>URALLA</t>
   </si>
   <si>
-    <t>02 6778 6300</t>
-[...7 lines deleted...]
-  <si>
     <t>Wagga Wagga City Council</t>
   </si>
   <si>
+    <t>https://www.wagga.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>Council@wagga.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>1300 292 442</t>
+  </si>
+  <si>
     <t>WAGGA WAGGA</t>
   </si>
   <si>
-    <t>1300 292 442</t>
-[...7 lines deleted...]
-  <si>
     <t>Walcha Council</t>
   </si>
   <si>
+    <t>https://www.walcha.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@walcha.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6774 2500</t>
+  </si>
+  <si>
     <t>PO Box 2</t>
   </si>
   <si>
     <t>WALCHA</t>
   </si>
   <si>
-    <t>02 6774 2500</t>
-[...7 lines deleted...]
-  <si>
     <t>Walgett Shire Council</t>
   </si>
   <si>
+    <t>https://www.walgett.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@walgett.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6828 1399</t>
+  </si>
+  <si>
     <t>PO Box 31</t>
   </si>
   <si>
     <t>WALGETT</t>
   </si>
   <si>
-    <t>02 6828 1399</t>
-[...7 lines deleted...]
-  <si>
     <t>Warren Shire Council</t>
   </si>
   <si>
+    <t>https://www.warren.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>Council@warren.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6847 6600</t>
+  </si>
+  <si>
     <t>PO Box 6</t>
   </si>
   <si>
     <t>WARREN</t>
   </si>
   <si>
-    <t>02 6847 6600</t>
-[...7 lines deleted...]
-  <si>
     <t>Warrumbungle Shire Council</t>
   </si>
   <si>
+    <t>https://www.warrumbungle.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@warrumbungle.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6849 2000</t>
+  </si>
+  <si>
     <t>PO Box 191</t>
   </si>
   <si>
     <t>COONABARABRAN</t>
   </si>
   <si>
-    <t>02 6849 2000</t>
-[...7 lines deleted...]
-  <si>
     <t>Waverley Council</t>
   </si>
   <si>
+    <t>https://www.waverley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>info@waverley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9083 8000</t>
+  </si>
+  <si>
     <t>PO Box 9</t>
   </si>
   <si>
     <t>BONDI JUNCTION</t>
   </si>
   <si>
-    <t>02 9083 8000</t>
-[...7 lines deleted...]
-  <si>
     <t>Weddin Shire Council</t>
   </si>
   <si>
+    <t>https://www.weddin.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@weddin.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6343 1212</t>
+  </si>
+  <si>
     <t>GRENFELL</t>
   </si>
   <si>
-    <t>02 6343 1212</t>
-[...7 lines deleted...]
-  <si>
     <t>Wentworth Shire Council</t>
   </si>
   <si>
+    <t>https://www.wentworth.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@wentworth.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>03 5027 5027</t>
+  </si>
+  <si>
     <t>WENTWORTH</t>
   </si>
   <si>
-    <t>03 5027 5027</t>
-[...7 lines deleted...]
-  <si>
     <t>Willoughby City Council</t>
   </si>
   <si>
+    <t>https://www.willoughby.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>email@willoughby.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9777 1000</t>
+  </si>
+  <si>
     <t>CHATSWOOD</t>
   </si>
   <si>
-    <t>02 9777 1000</t>
-[...7 lines deleted...]
-  <si>
     <t>Wingecarribee Shire Council</t>
   </si>
   <si>
+    <t>https://www.wsc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>mail@wsc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4868 0888</t>
+  </si>
+  <si>
     <t>MOSS VALE</t>
   </si>
   <si>
-    <t>02 4868 0888</t>
-[...7 lines deleted...]
-  <si>
     <t>Wollondilly Shire Council</t>
   </si>
   <si>
+    <t>https://www.wollondilly.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@wollondilly.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4677 1100</t>
+  </si>
+  <si>
     <t>PICTON</t>
   </si>
   <si>
-    <t>02 4677 1100</t>
-[...7 lines deleted...]
-  <si>
     <t>Wollongong City Council</t>
   </si>
   <si>
+    <t>https://www.wollongong.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@wollongong.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4227 7111</t>
+  </si>
+  <si>
     <t>Locked Bag 8821</t>
   </si>
   <si>
     <t>WOLLONGONG DC</t>
   </si>
   <si>
-    <t>02 4227 7111</t>
-[...7 lines deleted...]
-  <si>
     <t>Woollahra Municipal Council</t>
   </si>
   <si>
+    <t>https://www.woollahra.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>records@woollahra.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9391 7000</t>
+  </si>
+  <si>
     <t>DOUBLE BAY</t>
   </si>
   <si>
-    <t>02 9391 7000</t>
-[...7 lines deleted...]
-  <si>
     <t>Yass Valley Council</t>
   </si>
   <si>
+    <t>https://www.yassvalley.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@yass.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6226 1477</t>
+  </si>
+  <si>
     <t>Locked Bag 6</t>
   </si>
   <si>
     <t>YASS</t>
   </si>
   <si>
-    <t>02 6226 1477</t>
-[...38 lines deleted...]
-    <t>Contact Number</t>
+    <t>Castlereagh-Macquarie County Council</t>
+  </si>
+  <si>
+    <t>Central Tablelands Water Council</t>
+  </si>
+  <si>
+    <t>Goldenfields Water County Council</t>
+  </si>
+  <si>
+    <t>Hawkesbury River County Council</t>
+  </si>
+  <si>
+    <t>Riverina Water County Council</t>
+  </si>
+  <si>
+    <t>Rous County Council</t>
+  </si>
+  <si>
+    <t>Upper Hunter County Council</t>
+  </si>
+  <si>
+    <t>Upper Macquarie County Council</t>
+  </si>
+  <si>
+    <t>http://cmcc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6828 6151</t>
+  </si>
+  <si>
+    <t>http://www.ctw.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6391 7200</t>
+  </si>
+  <si>
+    <t>http://www.gwcc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6977 3200</t>
+  </si>
+  <si>
+    <t>http://www.hrcc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>http://www.rwcc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6922 0608</t>
+  </si>
+  <si>
+    <t>http://www.rous.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6623 3800</t>
+  </si>
+  <si>
+    <t>https://www.uhwa.org.au </t>
+  </si>
+  <si>
+    <t>02 6541 0323</t>
+  </si>
+  <si>
+    <t>https://www.umcc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>enquiries@cmcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 664</t>
+  </si>
+  <si>
+    <t>WALGETT </t>
+  </si>
+  <si>
+    <t>water@ctw.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>office@gwcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>council@hrcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 4587 0230</t>
+  </si>
+  <si>
+    <t>PO Box 6021</t>
+  </si>
+  <si>
+    <t>SOUTH WINDSOR DC</t>
+  </si>
+  <si>
+    <t>admin@rwcc.com.au</t>
+  </si>
+  <si>
+    <t>PO Box 456</t>
+  </si>
+  <si>
+    <t>council@rous.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 230</t>
+  </si>
+  <si>
+    <t>admin@uhwa.org.au</t>
+  </si>
+  <si>
+    <t>admin@umcc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 6338 2875</t>
+  </si>
+  <si>
+    <t>PO Box 703</t>
+  </si>
+  <si>
+    <t>Canberra Region Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.crjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>0456 261 676</t>
+  </si>
+  <si>
+    <t>Central NSW Joint Organisation</t>
+  </si>
+  <si>
+    <t>https://www.centraljo.nsw.gov.au/ </t>
+  </si>
+  <si>
+    <t>02 6850 2323</t>
+  </si>
+  <si>
+    <t>Far North West Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.farnorthwestjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>Far South West Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.fwjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>Hunter Joint Organisation of Councils</t>
+  </si>
+  <si>
+    <t>https://www.hunterjo.com.au/ </t>
+  </si>
+  <si>
+    <t>02 4978 4040</t>
+  </si>
+  <si>
+    <t>Illawarra Shoalhaven Joint Organisation</t>
+  </si>
+  <si>
+    <t>https://isjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 4232 3200</t>
+  </si>
+  <si>
+    <t>Mid North Coast Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.mncjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>0409 343 676</t>
+  </si>
+  <si>
+    <t>Namoi Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.namoiunlimited.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6767 5267</t>
+  </si>
+  <si>
+    <t>New England Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.nejo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>0448 219 208</t>
+  </si>
+  <si>
+    <t>Northern Rivers Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.northernriversjo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>0427 073 440</t>
+  </si>
+  <si>
+    <t>Orana Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.oranajointorganisation.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>Riverina and Murray Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.ramjo.nsw.gov.au/ </t>
+  </si>
+  <si>
+    <t>02 6023 8791</t>
+  </si>
+  <si>
+    <t>Riverina Joint Organisation</t>
+  </si>
+  <si>
+    <t>http://www.riverinajo.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 6931 9050</t>
+  </si>
+  <si>
+    <t>mail@crjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 66</t>
+  </si>
+  <si>
+    <t>admin@centraljo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>eo@farnorthwestjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@fwjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 353</t>
+  </si>
+  <si>
+    <t>admin@hunterjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 3137</t>
+  </si>
+  <si>
+    <t>THORNTON</t>
+  </si>
+  <si>
+    <t>info@isjo.org.au</t>
+  </si>
+  <si>
+    <t>PO Box 148</t>
+  </si>
+  <si>
+    <t>executive.officer@mncjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>executiveofficer@nejo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@northernriversjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>jsevil@narromine.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>admin@ramjo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 3572</t>
+  </si>
+  <si>
+    <t>eo@riverinajo.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 646</t>
+  </si>
+  <si>
+    <t>Border Regional Organisation of Councils (BROC)</t>
+  </si>
+  <si>
+    <t>http://www.borderoc.com </t>
+  </si>
+  <si>
+    <t>02 6736 6040</t>
+  </si>
+  <si>
+    <t>Mid North Coast Regional Organisation of Councils (MIDROC)</t>
+  </si>
+  <si>
+    <t>http://www.midroc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>Northern Sydney Regional Organisation of Councils (NSROC)</t>
+  </si>
+  <si>
+    <t>http://www.nsroc.com.au </t>
+  </si>
+  <si>
+    <t>02 9911 3660</t>
+  </si>
+  <si>
+    <t>Riverina Eastern Regional Organisation of Councils (REROC)</t>
+  </si>
+  <si>
+    <t>http://www.reroc.com.au </t>
+  </si>
+  <si>
+    <t>Southern Sydney Regional Organisation of Councils (SSROC)</t>
+  </si>
+  <si>
+    <t>http://www.ssroc.nsw.gov.au </t>
+  </si>
+  <si>
+    <t>02 8396 3800</t>
+  </si>
+  <si>
+    <t>Sydney Coastal Councils Group Inc (SCCG)</t>
+  </si>
+  <si>
+    <t>http://www.sydneycoastalcouncils.com.au </t>
+  </si>
+  <si>
+    <t>02 9976 1502</t>
+  </si>
+  <si>
+    <t>Western Sydney Regional Organisation of Councils (WSROC)</t>
+  </si>
+  <si>
+    <t>http://www.wsroc.com.au </t>
+  </si>
+  <si>
+    <t>02 9671 4333</t>
+  </si>
+  <si>
+    <t>broc@gwydir.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>C/- Tenterfield Shire Council </t>
+  </si>
+  <si>
+    <t>C/- Coffs Harbour City Council</t>
+  </si>
+  <si>
+    <t>Corner of Coff and Castle Streets</t>
+  </si>
+  <si>
+    <t>info@nsroc.com.au</t>
+  </si>
+  <si>
+    <t>mail@reroc.com.au</t>
+  </si>
+  <si>
+    <t>ssroc@ssroc.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>PO Box 176</t>
+  </si>
+  <si>
+    <t>CAMPSIE</t>
+  </si>
+  <si>
+    <t>info@sydneycoastalcouncils.com.au</t>
+  </si>
+  <si>
+    <t>PO Box 999</t>
+  </si>
+  <si>
+    <t>info@wsroc.com.au</t>
+  </si>
+  <si>
+    <t>Minister</t>
+  </si>
+  <si>
+    <t>Premier</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/premier-of-nsw/contact-premier</t>
+  </si>
+  <si>
+    <t>02 7225 6000</t>
+  </si>
+  <si>
+    <t>The Hon. Chris Minns MP</t>
+  </si>
+  <si>
+    <t>GPO Box 5341</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Deputy Premier, Minister for Education and Early Learning, and Minister for Western Sydney </t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/deputy-premier</t>
+  </si>
+  <si>
+    <t>02 7225 6010</t>
+  </si>
+  <si>
+    <t>The Hon. Prue Car MP</t>
+  </si>
+  <si>
+    <t>Minister for Climate Change, Minister for Energy, Minister for the Environment, and Minister for Heritage</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-environment-heritage</t>
+  </si>
+  <si>
+    <t>02 7225 6020</t>
+  </si>
+  <si>
+    <t>The Hon. Penny Sharpe, MLC</t>
+  </si>
+  <si>
+    <t>Special Minster of State, Minister for Transport, Minister for the Arts, and  Minister for Music and the Night-time Economy</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-roads-arts-music-and-night-time-economy-jobs-tourism</t>
+  </si>
+  <si>
+    <t>02 7225 6030</t>
+  </si>
+  <si>
+    <t>The Hon. John Graham, MLC</t>
+  </si>
+  <si>
+    <t>Treasurer</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/treasurer</t>
+  </si>
+  <si>
+    <t>02 7225 6040</t>
+  </si>
+  <si>
+    <t>The Hon. Daniel Mookhey, MLC</t>
+  </si>
+  <si>
+    <t>Minister for Health, Minister for Regional Health, and Minister for the Illawarra and the South Coast</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-health-minister-for-regional-health-and-minister-for-illawarra-and-south-coast</t>
+  </si>
+  <si>
+    <t>02 7225 6050</t>
+  </si>
+  <si>
+    <t>The Hon. Ryan Park, MP</t>
+  </si>
+  <si>
+    <t>Minister for Police and Counter-terrorism, Minister for the Hunter</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-police-and-counter-terrorism-minister-for-hunter</t>
+  </si>
+  <si>
+    <t>02 7225 6100</t>
+  </si>
+  <si>
+    <t>The Hon. Yasmin Catley MP</t>
+  </si>
+  <si>
+    <t>Minister for Planning and Public Spaces</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-planning-and-public-spaces</t>
+  </si>
+  <si>
+    <t>02 7225 6080</t>
+  </si>
+  <si>
+    <t>The Hon. Paul Scully MP</t>
+  </si>
+  <si>
+    <t>Minister for Industrial Relations, and Minister for Work Health and Safety</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-industrial-relations-work-health-and-safety</t>
+  </si>
+  <si>
+    <t>02 7225 6110</t>
+  </si>
+  <si>
+    <t>The Hon. Sophie Cotsis MP</t>
+  </si>
+  <si>
+    <t>Minister for Customer Service and Digital Government, Minister for Emergency Services, and Minister for Youth Justice</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-customer-service-and-digital-government-emergency-services-youth-justice</t>
+  </si>
+  <si>
+    <t>02 7225 6090</t>
+  </si>
+  <si>
+    <t>The Hon. Jihad Dib, MP</t>
+  </si>
+  <si>
+    <t>Minister for Families and Communities, and Minister for Disability Inclusion</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-families-and-communities-disability-inclusion</t>
+  </si>
+  <si>
+    <t>02 7225 6130</t>
+  </si>
+  <si>
+    <t>The Hon. Kate Washington MP</t>
+  </si>
+  <si>
+    <t>Attorney General</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/attorney-general</t>
+  </si>
+  <si>
+    <t>02 7225 6070</t>
+  </si>
+  <si>
+    <t>The Hon. Michael Daley MP</t>
+  </si>
+  <si>
+    <t>Minister for Roads, Minister for Regional Transport</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-regional-transport-and-roads</t>
+  </si>
+  <si>
+    <t>02 7225 6220</t>
+  </si>
+  <si>
+    <t>The Hon. Jenny Aitchison MP</t>
+  </si>
+  <si>
+    <t>Minister for Agriculture, Minister for Regional New South Wales, and Minister for Western New South Wales</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-agriculture-regional-nsw-western-nsw</t>
+  </si>
+  <si>
+    <t>02 7225 6120</t>
+  </si>
+  <si>
+    <t>The Hon. Tara Moriarty, MLC</t>
+  </si>
+  <si>
+    <t>Minister for Local Government</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/ministers/minister-for-local-government</t>
+  </si>
+  <si>
+    <t>02 7225 6150</t>
+  </si>
+  <si>
+    <t>The Hon. Ron Hoenig MP</t>
+  </si>
+  <si>
+    <t>Minister for Finance, Minister for Domestic Manufacturing and Government Procurement, and Minister for Natural Resources</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-finance-natural-resources-domestic-manufacturing-and-government-procurement</t>
+  </si>
+  <si>
+    <t>02 7225 6160</t>
+  </si>
+  <si>
+    <t>The Hon. Courtney Houssos, MLC</t>
+  </si>
+  <si>
+    <t>Minister for Lands and Property, Minister for Multiculturalism, and Minister for Sport, and Minister for Jobs and Tourism</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-small-business-lands-and-property-multiculturalism-sport</t>
+  </si>
+  <si>
+    <t>02 7225 6140</t>
+  </si>
+  <si>
+    <t>The Hon. Stephen Kamper MP</t>
+  </si>
+  <si>
+    <t>Minister for Water, Minister for Housing, Minister for Homelessness, Minister for Mental Health, and Minister for Youth</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-water-housing-homelessness-mental-health-youth-and-north-coast</t>
+  </si>
+  <si>
+    <t>02 7225 6190</t>
+  </si>
+  <si>
+    <t>The Hon. Rose Jackson, MLC</t>
+  </si>
+  <si>
+    <t>Minister for Better Regulation and Fair Trading, Minister for Industry and Trade, Minister for Innovation, Science and Technology, Minister for Building, and Minister for Corrections</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-better-regulation-and-fair-trading-building-industry-and-trade-innovation-science-and-technology-corrections</t>
+  </si>
+  <si>
+    <t>02 7225 6170</t>
+  </si>
+  <si>
+    <t>The Hon. Anoulack Chanthivong MP</t>
+  </si>
+  <si>
+    <t>Minister for Skills, TAFE and Tertiary Education</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-skills-tafe-and-tertiary-education</t>
+  </si>
+  <si>
+    <t>02 7225 6180</t>
+  </si>
+  <si>
+    <t>The Hon. Steve Whan MP</t>
+  </si>
+  <si>
+    <t>Minister for Aboriginal Affairs and Treaty, Minister for Gaming and Racing, Minister for Veterans, Minister for Medical Research, and Minister for the Central Coast</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-aboriginal-affairs-and-treaty-gaming-and-racing-veterans-medical-research-central-coast</t>
+  </si>
+  <si>
+    <t>02 7225 6210</t>
+  </si>
+  <si>
+    <t>The Hon. David Harris MP</t>
+  </si>
+  <si>
+    <t>Minister for Women, Minister for Seniors, and Minister for the Prevention of Domestic Violence and Sexual Assault</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-women-seniors-prevention-of-domestic-violence-and-sexual-assault</t>
+  </si>
+  <si>
+    <t>02 7225 6200</t>
+  </si>
+  <si>
+    <t>The Hon. Jodie Harrison MP</t>
+  </si>
+  <si>
+    <t>Minister for Small Business, Minister for Recovery, and Minister for the North Coast</t>
+  </si>
+  <si>
+    <t>https://www.nsw.gov.au/nsw-government/ministers/minister-for-small-business-recovery-north-coast</t>
+  </si>
+  <si>
+    <t>02 7225 6191</t>
+  </si>
+  <si>
+    <t>The Hon. Janelle  SAFFIN MP</t>
+  </si>
+  <si>
+    <t>GPO Box 5342</t>
+  </si>
+  <si>
+    <t>University</t>
+  </si>
+  <si>
+    <t>Charles Sturt University</t>
+  </si>
+  <si>
+    <t>https://www.csu.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.csu.edu.au/contacts</t>
+  </si>
+  <si>
+    <t>1800 275 278</t>
+  </si>
+  <si>
+    <t>Panorama Ave</t>
+  </si>
+  <si>
+    <t>Macquarie University</t>
+  </si>
+  <si>
+    <t>https://www.mq.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.mq.edu.au/about/locations/contacts</t>
+  </si>
+  <si>
+    <t>02 9850 7111</t>
+  </si>
+  <si>
+    <t>123 Pitt St</t>
+  </si>
+  <si>
+    <t>Southern Cross University</t>
+  </si>
+  <si>
+    <t>https://www.scu.edu.au/</t>
+  </si>
+  <si>
+    <t>infosydney@scu.edu.au</t>
+  </si>
+  <si>
+    <t>02 8599 1820</t>
+  </si>
+  <si>
+    <t>Level 2, 84-86 Mary Street</t>
+  </si>
+  <si>
+    <t>Surry Hills</t>
+  </si>
+  <si>
+    <t>The University of Sydney</t>
+  </si>
+  <si>
+    <t>https://www.sydney.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.sydney.edu.au/contact-us.html</t>
+  </si>
+  <si>
+    <t>1800 793 864</t>
+  </si>
+  <si>
+    <t>CAMPERDOWN</t>
+  </si>
+  <si>
+    <t>University of Newcastle</t>
+  </si>
+  <si>
+    <t>https://www.newcastle.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.newcastle.edu.au/our-uni/contact</t>
+  </si>
+  <si>
+    <t>1300 275 866</t>
+  </si>
+  <si>
+    <t>University Drive</t>
+  </si>
+  <si>
+    <t>CALLAGHAN</t>
+  </si>
+  <si>
+    <t>University of New England</t>
+  </si>
+  <si>
+    <t>https://www.une.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.une.edu.au/contact-us</t>
+  </si>
+  <si>
+    <t>02 6733 3333</t>
+  </si>
+  <si>
+    <t>Elm Avenue</t>
+  </si>
+  <si>
+    <t>University of New South Wales</t>
+  </si>
+  <si>
+    <t>https://www.unsw.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.unsw.edu.au/about-us/our-story/contact-us</t>
+  </si>
+  <si>
+    <t>1300 864 679</t>
+  </si>
+  <si>
+    <t>UNSW Sydney</t>
+  </si>
+  <si>
+    <t>High St</t>
+  </si>
+  <si>
+    <t>KENSINGTON</t>
+  </si>
+  <si>
+    <t>University of Technology Sydney</t>
+  </si>
+  <si>
+    <t>https://www.uts.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.uts.edu.au/about/contacts/uts-contacts</t>
+  </si>
+  <si>
+    <t>1300 275 887</t>
+  </si>
+  <si>
+    <t>PO Box 123</t>
+  </si>
+  <si>
+    <t>BROADWAY</t>
+  </si>
+  <si>
+    <t>University of Wollongong</t>
+  </si>
+  <si>
+    <t>https://www.uow.edu.au/</t>
+  </si>
+  <si>
+    <t>https://www.uow.edu.au/about/contacts/</t>
+  </si>
+  <si>
+    <t>1300 367 869</t>
+  </si>
+  <si>
+    <t>Northfields Ave</t>
+  </si>
+  <si>
+    <t>WOLLONGONG</t>
+  </si>
+  <si>
+    <t>Western Sydney University</t>
+  </si>
+  <si>
+    <t>https://www.westernsydney.edu.au/</t>
+  </si>
+  <si>
+    <t>study@westernsydney.edu.au</t>
+  </si>
+  <si>
+    <t>02 9852 5222</t>
+  </si>
+  <si>
+    <t>Locked Bag 1797</t>
+  </si>
+  <si>
+    <t>State Owned Corporations</t>
+  </si>
+  <si>
+    <t>Forestry Corporation of NSW</t>
+  </si>
+  <si>
+    <t>https://www.forestrycorporation.com.au/</t>
+  </si>
+  <si>
+    <t>info@fcnsw.com.au</t>
+  </si>
+  <si>
+    <t>02 9872 0111</t>
+  </si>
+  <si>
+    <t>PO Box 100</t>
+  </si>
+  <si>
+    <t>BEECROFT</t>
+  </si>
+  <si>
+    <t>Hunter Water</t>
+  </si>
+  <si>
+    <t>https://www.hunterwater.com.au/</t>
+  </si>
+  <si>
+    <t>https://www.hunterwater.com.au/contact-us/general-enquiry</t>
+  </si>
+  <si>
+    <t>1300 657 657</t>
+  </si>
+  <si>
+    <t>36 Honeysuckle Dr</t>
+  </si>
+  <si>
+    <t>Landcom</t>
+  </si>
+  <si>
+    <t>https://www.landcom.com.au/</t>
+  </si>
+  <si>
+    <t>info@landcom.nsw.gov.au</t>
+  </si>
+  <si>
+    <t>02 9841 8600</t>
+  </si>
+  <si>
+    <t>PO Box 237</t>
+  </si>
+  <si>
+    <t>Port Authority of NSW</t>
+  </si>
+  <si>
+    <t>https://www.portauthoritynsw.com.au/</t>
+  </si>
+  <si>
+    <t>enquiries@portauthoritynsw.com.au</t>
+  </si>
+  <si>
+    <t>02 9296 4962</t>
   </si>
   <si>
     <t>PO Box 252</t>
   </si>
   <si>
-    <t>Castlereagh-Macquarie County Council</t>
-[...817 lines deleted...]
-  <si>
     <t>MILLERS POINT</t>
   </si>
   <si>
     <t>Sydney Water</t>
   </si>
   <si>
     <t>https://www.sydneywater.com.au/</t>
   </si>
   <si>
+    <t>https://www.sydneywater.com.au/contact-us.html</t>
+  </si>
+  <si>
     <t>13 20 92</t>
   </si>
   <si>
     <t>PO Box 399</t>
   </si>
   <si>
     <t>Essential Energy</t>
   </si>
   <si>
     <t>http://www.essentialenergy.com.au/</t>
   </si>
   <si>
+    <t>https://www.essentialenergy.com.au/contact-us</t>
+  </si>
+  <si>
     <t>13 23 91</t>
   </si>
   <si>
     <t>PO Box 5730</t>
   </si>
   <si>
     <t>Water NSW</t>
   </si>
   <si>
     <t>https://www.waternsw.com.au/</t>
   </si>
   <si>
     <t>enquiries@waternsw.com.au</t>
   </si>
   <si>
     <t>1300 662 077</t>
   </si>
   <si>
     <t>WaterNSW</t>
   </si>
   <si>
     <t>PO Box 398</t>
-  </si>
-[...118 lines deleted...]
-    <t>https://www.essentialenergy.com.au/contact-us</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="24" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...11 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color theme="0"/>
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Aptos Display"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
-[...22 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color theme="3"/>
-[...8 lines deleted...]
-      <name val="Calibri"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF3F3F76"/>
-[...44 lines deleted...]
-      <name val="Calibri"/>
+      <color theme="0"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="34">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="4" tint="0.79998168889431442"/>
-[...132 lines deleted...]
-        <fgColor theme="9"/>
+        <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFA5A5A5"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFC6EFCE"/>
+        <fgColor rgb="FFFFFFCC"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFCC99"/>
+        <fgColor theme="4"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFEB9C"/>
+        <fgColor theme="4" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFFFCC"/>
+        <fgColor theme="4" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.79998168889431442"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.59999389629810485"/>
+        <bgColor indexed="65"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9" tint="0.39997558519241921"/>
+        <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...37 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thick">
         <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF7F7F7F"/>
       </left>
       <right style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF7F7F7F"/>
       </right>
       <top style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF7F7F7F"/>
       </top>
       <bottom style="thin">
-        <color rgb="FFB2B2B2"/>
+        <color rgb="FF7F7F7F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="thin">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="thin">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="thin">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
       <top style="thin">
         <color theme="4"/>
       </top>
       <bottom style="double">
         <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="43">
+  <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-[...40 lines deleted...]
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="20" fillId="33" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="33" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="34" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
-  <cellStyles count="43">
-[...36 lines deleted...]
-    <cellStyle name="Neutral" xfId="37" builtinId="28" customBuiltin="1"/>
+  <cellStyles count="42">
+    <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
+    <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
+    <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
+    <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
+    <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
+    <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
+    <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
+    <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
+    <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
+    <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
+    <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
+    <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
+    <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
+    <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
+    <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
+    <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
+    <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
+    <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
+    <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Accent3" xfId="26" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Accent4" xfId="30" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Accent5" xfId="34" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Accent6" xfId="38" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Bad" xfId="7" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Calculation" xfId="11" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Check Cell" xfId="13" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Explanatory Text" xfId="16" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Good" xfId="6" builtinId="26" customBuiltin="1"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Heading 3" xfId="4" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Heading 4" xfId="5" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Input" xfId="9" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Linked Cell" xfId="12" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Neutral" xfId="8" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Note" xfId="38" builtinId="10" customBuiltin="1"/>
-[...3 lines deleted...]
-    <cellStyle name="Warning Text" xfId="42" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Note" xfId="15" builtinId="10" customBuiltin="1"/>
+    <cellStyle name="Output" xfId="10" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Title" xfId="1" builtinId="15" customBuiltin="1"/>
+    <cellStyle name="Total" xfId="17" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Warning Text" xfId="14" builtinId="11" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2013 - 2022">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2013 - 2022">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4018,51 +3956,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -4070,51 +4008,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2013 - 2022">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4129,65 +4067,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4208,6017 +4146,6115 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...1 lines deleted...]
-  <dimension ref="A1:K199"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9F1382F8-65E1-4F38-AFC7-923B42BCFA8C}">
+  <dimension ref="A1:K197"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I176" sqref="I176"/>
+    <sheetView tabSelected="1" topLeftCell="A165" workbookViewId="0">
+      <selection activeCell="B199" sqref="B199"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="11" max="11" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="22.21875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="143.33203125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="43.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="144.88671875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.6640625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="31.33203125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="27.33203125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.6640625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="25.6640625" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="6.44140625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:11" ht="18" x14ac:dyDescent="0.3">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="3" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="J2" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K2" s="2">
+        <v>2640</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A3" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2"/>
+      <c r="I3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K3" s="2">
+        <v>2350</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A4" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" s="2"/>
+      <c r="I4" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K4" s="2">
+        <v>2478</v>
+      </c>
+    </row>
+    <row r="5" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A5" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H5" s="2"/>
+      <c r="I5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K5" s="2">
+        <v>2715</v>
+      </c>
+    </row>
+    <row r="6" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A6" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H6" s="2"/>
+      <c r="I6" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K6" s="2">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="7" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A7" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="2"/>
+      <c r="I7" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K7" s="2">
+        <v>2216</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K8" s="2">
+        <v>2550</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="H9" s="2"/>
+      <c r="I9" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K9" s="2">
+        <v>2454</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="H10" s="2"/>
+      <c r="I10" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K10" s="2">
+        <v>2712</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G11" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="H11" s="2"/>
+      <c r="I11" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="J11" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K11" s="2">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>75</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H12" s="2"/>
+      <c r="I12" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="J12" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" s="2">
+        <v>2671</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="G13" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2" t="s">
+        <v>83</v>
+      </c>
+      <c r="J13" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" s="2">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="G14" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="J14" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" s="2">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="G15" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="J15" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" s="2">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="G16" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="J16" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" s="2">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="G17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="J17" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" s="2">
+        <v>2839</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="G18" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="J18" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" s="2">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="G19" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="J19" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" s="2">
+        <v>2134</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="G20" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="J20" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" s="2">
+        <v>2482</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A21" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="G21" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="J21" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" s="2">
+        <v>2866</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="G22" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="J22" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K22" s="2">
+        <v>2570</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A23" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="G23" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="J23" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" s="2">
+        <v>2560</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>144</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2" t="s">
+        <v>148</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" s="2">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>152</v>
+      </c>
+      <c r="G25" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="J25" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" s="2">
+        <v>1885</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="G26" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="J26" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" s="2">
+        <v>2652</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>164</v>
+      </c>
+      <c r="G27" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="J27" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" s="2">
+        <v>2259</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A28" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>168</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="G28" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2" t="s">
+        <v>172</v>
+      </c>
+      <c r="J28" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" s="2">
+        <v>2836</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A29" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="G29" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="J29" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" s="2">
+        <v>2325</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="G30" s="2" t="s">
+        <v>183</v>
+      </c>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="J30" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" s="2">
+        <v>2460</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>187</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="G31" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="J31" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" s="2">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>193</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="G32" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="J32" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" s="2">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A33" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>197</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="G33" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="J33" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" s="2">
+        <v>2701</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A34" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="G34" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="J34" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K34" s="2">
+        <v>2829</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A35" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>212</v>
+      </c>
+      <c r="G35" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="J35" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K35" s="2">
+        <v>2590</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A36" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>217</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>218</v>
+      </c>
+      <c r="G36" s="2" t="s">
+        <v>219</v>
+      </c>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="J36" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" s="2">
+        <v>2794</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>221</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>223</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G37" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="J37" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" s="2">
+        <v>2160</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A38" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>228</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>229</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>230</v>
+      </c>
+      <c r="G38" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2" t="s">
+        <v>232</v>
+      </c>
+      <c r="J38" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" s="2">
+        <v>2830</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A39" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>233</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>234</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="G39" s="2" t="s">
+        <v>237</v>
+      </c>
+      <c r="H39" s="2"/>
+      <c r="I39" s="2" t="s">
+        <v>238</v>
+      </c>
+      <c r="J39" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" s="2">
+        <v>2420</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>240</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>241</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>242</v>
+      </c>
+      <c r="G40" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="H40" s="2"/>
+      <c r="I40" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" s="2">
+        <v>2710</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A41" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>245</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>246</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>247</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>248</v>
+      </c>
+      <c r="G41" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="H41" s="2"/>
+      <c r="I41" s="2" t="s">
+        <v>250</v>
+      </c>
+      <c r="J41" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K41" s="2">
+        <v>2537</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A42" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>251</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>252</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="G42" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H42" s="2"/>
+      <c r="I42" s="2" t="s">
+        <v>255</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K42" s="2">
+        <v>1860</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A43" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>256</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>257</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>258</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="G43" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="H43" s="2"/>
+      <c r="I43" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="J43" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K43" s="2">
+        <v>2646</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A44" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>263</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>264</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="G44" s="2" t="s">
+        <v>266</v>
+      </c>
+      <c r="H44" s="2"/>
+      <c r="I44" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="J44" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K44" s="2">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A45" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>271</v>
+      </c>
+      <c r="G45" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="H45" s="2"/>
+      <c r="I45" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="J45" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K45" s="2">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A46" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="G46" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="H46" s="2"/>
+      <c r="I46" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="J46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K46" s="2">
+        <v>2827</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A47" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>280</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>281</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>282</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>283</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="H47" s="2"/>
+      <c r="I47" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="J47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K47" s="2">
+        <v>2370</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A48" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>287</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>288</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="G48" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="H48" s="2"/>
+      <c r="I48" s="2" t="s">
+        <v>291</v>
+      </c>
+      <c r="J48" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K48" s="2">
+        <v>2580</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A49" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>292</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>293</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>294</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>295</v>
+      </c>
+      <c r="G49" s="2" t="s">
+        <v>249</v>
+      </c>
+      <c r="H49" s="2"/>
+      <c r="I49" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="J49" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K49" s="2">
+        <v>2644</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A50" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="G50" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="J50" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K50" s="2">
+        <v>2680</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="H51" s="2"/>
+      <c r="I51" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K51" s="2">
+        <v>2380</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A52" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="G52" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="H52" s="2"/>
+      <c r="I52" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="J52" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K52" s="2">
+        <v>2404</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="G53" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="H53" s="2"/>
+      <c r="I53" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K53" s="2">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A54" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="G54" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="H54" s="2"/>
+      <c r="I54" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="J54" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K54" s="2">
+        <v>2711</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A55" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="G55" s="2" t="s">
+        <v>312</v>
+      </c>
+      <c r="H55" s="2"/>
+      <c r="I55" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="J55" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K55" s="2">
+        <v>2594</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A56" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>334</v>
+      </c>
+      <c r="G56" s="2" t="s">
+        <v>335</v>
+      </c>
+      <c r="H56" s="2"/>
+      <c r="I56" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="J56" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K56" s="2">
+        <v>1630</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A57" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>337</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>339</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>340</v>
+      </c>
+      <c r="G57" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H57" s="2"/>
+      <c r="I57" s="2" t="s">
+        <v>341</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K57" s="2">
+        <v>2110</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A58" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B58" s="2" t="s">
+        <v>342</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="D58" s="2" t="s">
+        <v>344</v>
+      </c>
+      <c r="E58" s="2" t="s">
+        <v>345</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>346</v>
+      </c>
+      <c r="H58" s="2"/>
+      <c r="I58" s="2" t="s">
+        <v>347</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>348</v>
+      </c>
+      <c r="K58" s="2">
+        <v>2049</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A59" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>350</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>351</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="G59" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="H59" s="2"/>
+      <c r="I59" s="2" t="s">
+        <v>354</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K59" s="2">
+        <v>2360</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A60" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B60" s="2" t="s">
+        <v>355</v>
+      </c>
+      <c r="C60" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="D60" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="E60" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="G60" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="H60" s="2"/>
+      <c r="I60" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="J60" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K60" s="2">
+        <v>2663</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A61" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B61" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="C61" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="D61" s="2" t="s">
+        <v>363</v>
+      </c>
+      <c r="E61" s="2" t="s">
+        <v>364</v>
+      </c>
+      <c r="G61" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2" t="s">
+        <v>366</v>
+      </c>
+      <c r="J61" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K61" s="2">
+        <v>2440</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A62" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B62" s="2" t="s">
+        <v>367</v>
+      </c>
+      <c r="C62" s="2" t="s">
+        <v>368</v>
+      </c>
+      <c r="D62" s="2" t="s">
+        <v>369</v>
+      </c>
+      <c r="E62" s="2" t="s">
+        <v>370</v>
+      </c>
+      <c r="G62" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2" t="s">
+        <v>372</v>
+      </c>
+      <c r="J62" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K62" s="2">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A63" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B63" s="2" t="s">
+        <v>373</v>
+      </c>
+      <c r="C63" s="2" t="s">
+        <v>374</v>
+      </c>
+      <c r="D63" s="2" t="s">
+        <v>375</v>
+      </c>
+      <c r="E63" s="2" t="s">
+        <v>376</v>
+      </c>
+      <c r="G63" s="2" t="s">
+        <v>377</v>
+      </c>
+      <c r="H63" s="2"/>
+      <c r="I63" s="2" t="s">
+        <v>378</v>
+      </c>
+      <c r="J63" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K63" s="2">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A64" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B64" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="C64" s="2" t="s">
+        <v>380</v>
+      </c>
+      <c r="D64" s="2" t="s">
+        <v>381</v>
+      </c>
+      <c r="E64" s="2" t="s">
+        <v>382</v>
+      </c>
+      <c r="G64" s="2" t="s">
+        <v>383</v>
+      </c>
+      <c r="H64" s="2"/>
+      <c r="I64" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="J64" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K64" s="2">
+        <v>2474</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A65" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B65" s="2" t="s">
+        <v>385</v>
+      </c>
+      <c r="C65" s="2" t="s">
+        <v>386</v>
+      </c>
+      <c r="D65" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="E65" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="G65" s="2" t="s">
+        <v>389</v>
+      </c>
+      <c r="H65" s="2"/>
+      <c r="I65" s="2" t="s">
+        <v>390</v>
+      </c>
+      <c r="J65" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K65" s="2">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A66" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B66" s="2" t="s">
+        <v>391</v>
+      </c>
+      <c r="C66" s="2" t="s">
+        <v>392</v>
+      </c>
+      <c r="D66" s="2" t="s">
+        <v>393</v>
+      </c>
+      <c r="E66" s="2" t="s">
+        <v>394</v>
+      </c>
+      <c r="G66" s="2" t="s">
+        <v>395</v>
+      </c>
+      <c r="H66" s="2"/>
+      <c r="I66" s="2" t="s">
+        <v>396</v>
+      </c>
+      <c r="J66" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K66" s="2">
+        <v>2310</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A67" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B67" s="2" t="s">
+        <v>397</v>
+      </c>
+      <c r="C67" s="2" t="s">
+        <v>398</v>
+      </c>
+      <c r="D67" s="2" t="s">
+        <v>399</v>
+      </c>
+      <c r="E67" s="2" t="s">
+        <v>400</v>
+      </c>
+      <c r="G67" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="H67" s="2"/>
+      <c r="I67" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="J67" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K67" s="2">
+        <v>1595</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A68" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B68" s="2" t="s">
+        <v>402</v>
+      </c>
+      <c r="C68" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="D68" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="E68" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="G68" s="2" t="s">
+        <v>406</v>
+      </c>
+      <c r="H68" s="2"/>
+      <c r="I68" s="2" t="s">
+        <v>407</v>
+      </c>
+      <c r="J68" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K68" s="2">
+        <v>2705</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A69" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B69" s="2" t="s">
+        <v>408</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>409</v>
+      </c>
+      <c r="D69" s="2" t="s">
+        <v>410</v>
+      </c>
+      <c r="E69" s="2" t="s">
+        <v>411</v>
+      </c>
+      <c r="G69" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="H69" s="2"/>
+      <c r="I69" s="2" t="s">
+        <v>413</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K69" s="2">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A70" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B70" s="2" t="s">
+        <v>414</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>415</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>416</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>417</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="H70" s="2"/>
+      <c r="I70" s="2" t="s">
+        <v>419</v>
+      </c>
+      <c r="J70" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K70" s="2">
+        <v>2790</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A71" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B71" s="2" t="s">
+        <v>420</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>423</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>424</v>
+      </c>
+      <c r="H71" s="2"/>
+      <c r="I71" s="2" t="s">
+        <v>425</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K71" s="2">
+        <v>1871</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A72" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B72" s="2" t="s">
+        <v>426</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>427</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>428</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>429</v>
+      </c>
+      <c r="G72" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="H72" s="2"/>
+      <c r="I72" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="J72" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K72" s="2">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B73" s="2" t="s">
+        <v>431</v>
+      </c>
+      <c r="C73" s="2" t="s">
+        <v>432</v>
+      </c>
+      <c r="D73" s="2" t="s">
+        <v>433</v>
+      </c>
+      <c r="E73" s="2" t="s">
+        <v>434</v>
+      </c>
+      <c r="G73" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2" t="s">
+        <v>435</v>
+      </c>
+      <c r="J73" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K73" s="2">
+        <v>2656</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>436</v>
+      </c>
+      <c r="C74" s="2" t="s">
+        <v>437</v>
+      </c>
+      <c r="D74" s="2" t="s">
+        <v>438</v>
+      </c>
+      <c r="E74" s="2" t="s">
+        <v>439</v>
+      </c>
+      <c r="G74" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2" t="s">
+        <v>441</v>
+      </c>
+      <c r="J74" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K74" s="2">
+        <v>2320</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B75" s="2" t="s">
+        <v>442</v>
+      </c>
+      <c r="C75" s="2" t="s">
+        <v>443</v>
+      </c>
+      <c r="D75" s="2" t="s">
+        <v>444</v>
+      </c>
+      <c r="E75" s="2" t="s">
+        <v>445</v>
+      </c>
+      <c r="G75" s="2" t="s">
+        <v>446</v>
+      </c>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2" t="s">
+        <v>447</v>
+      </c>
+      <c r="J75" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K75" s="2">
+        <v>2430</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B76" s="2" t="s">
+        <v>448</v>
+      </c>
+      <c r="C76" s="2" t="s">
+        <v>449</v>
+      </c>
+      <c r="D76" s="2" t="s">
+        <v>450</v>
+      </c>
+      <c r="E76" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="G76" s="2" t="s">
+        <v>452</v>
+      </c>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2" t="s">
+        <v>453</v>
+      </c>
+      <c r="J76" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K76" s="2">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A77" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B77" s="2" t="s">
+        <v>454</v>
+      </c>
+      <c r="C77" s="2" t="s">
+        <v>455</v>
+      </c>
+      <c r="D77" s="2" t="s">
+        <v>456</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>457</v>
+      </c>
+      <c r="G77" s="2" t="s">
+        <v>213</v>
+      </c>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2" t="s">
+        <v>458</v>
+      </c>
+      <c r="J77" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K77" s="2">
+        <v>2400</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A78" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B78" s="2" t="s">
+        <v>459</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>460</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>461</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>462</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>463</v>
+      </c>
+      <c r="H78" s="2"/>
+      <c r="I78" s="2" t="s">
+        <v>464</v>
+      </c>
+      <c r="J78" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K78" s="2">
+        <v>2088</v>
+      </c>
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A79" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B79" s="2" t="s">
+        <v>465</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>466</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>468</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>469</v>
+      </c>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2" t="s">
+        <v>470</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K79" s="2">
+        <v>2731</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A80" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>471</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>473</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>474</v>
+      </c>
+      <c r="G80" s="2" t="s">
+        <v>475</v>
+      </c>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2" t="s">
+        <v>476</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K80" s="2">
+        <v>2706</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A81" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B81" s="2" t="s">
+        <v>477</v>
+      </c>
+      <c r="C81" s="2" t="s">
+        <v>478</v>
+      </c>
+      <c r="D81" s="2" t="s">
+        <v>479</v>
+      </c>
+      <c r="E81" s="2" t="s">
+        <v>480</v>
+      </c>
+      <c r="G81" s="2" t="s">
+        <v>481</v>
+      </c>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2" t="s">
+        <v>482</v>
+      </c>
+      <c r="J81" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K81" s="2">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A82" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B82" s="2" t="s">
+        <v>483</v>
+      </c>
+      <c r="C82" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="D82" s="2" t="s">
+        <v>485</v>
+      </c>
+      <c r="E82" s="2" t="s">
+        <v>486</v>
+      </c>
+      <c r="G82" s="2" t="s">
+        <v>487</v>
+      </c>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2" t="s">
+        <v>488</v>
+      </c>
+      <c r="J82" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K82" s="2">
+        <v>2447</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A83" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B83" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="C83" s="2" t="s">
+        <v>490</v>
+      </c>
+      <c r="D83" s="2" t="s">
+        <v>491</v>
+      </c>
+      <c r="E83" s="2" t="s">
+        <v>492</v>
+      </c>
+      <c r="G83" s="2" t="s">
+        <v>493</v>
+      </c>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2" t="s">
+        <v>494</v>
+      </c>
+      <c r="J83" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K83" s="2">
+        <v>2390</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A84" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B84" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="C84" s="2" t="s">
+        <v>496</v>
+      </c>
+      <c r="D84" s="2" t="s">
+        <v>497</v>
+      </c>
+      <c r="E84" s="2" t="s">
+        <v>498</v>
+      </c>
+      <c r="G84" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2" t="s">
+        <v>500</v>
+      </c>
+      <c r="J84" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K84" s="2">
+        <v>2700</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A85" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B85" s="2" t="s">
+        <v>501</v>
+      </c>
+      <c r="C85" s="2" t="s">
+        <v>502</v>
+      </c>
+      <c r="D85" s="2" t="s">
+        <v>503</v>
+      </c>
+      <c r="E85" s="2" t="s">
+        <v>504</v>
+      </c>
+      <c r="G85" s="2" t="s">
+        <v>505</v>
+      </c>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2" t="s">
+        <v>506</v>
+      </c>
+      <c r="J85" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K85" s="2">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A86" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B86" s="2" t="s">
+        <v>507</v>
+      </c>
+      <c r="C86" s="2" t="s">
+        <v>508</v>
+      </c>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="G86" s="2" t="s">
+        <v>510</v>
+      </c>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2" t="s">
+        <v>511</v>
+      </c>
+      <c r="J86" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K86" s="2">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A87" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B87" s="2" t="s">
+        <v>512</v>
+      </c>
+      <c r="C87" s="2" t="s">
+        <v>513</v>
+      </c>
+      <c r="D87" s="2" t="s">
+        <v>514</v>
+      </c>
+      <c r="E87" s="2" t="s">
+        <v>515</v>
+      </c>
+      <c r="G87" s="2" t="s">
+        <v>159</v>
+      </c>
+      <c r="H87" s="2"/>
+      <c r="I87" s="2" t="s">
+        <v>516</v>
+      </c>
+      <c r="J87" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K87" s="2">
+        <v>2059</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A88" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B88" s="2" t="s">
+        <v>517</v>
+      </c>
+      <c r="C88" s="2" t="s">
+        <v>518</v>
+      </c>
+      <c r="D88" s="2" t="s">
+        <v>519</v>
+      </c>
+      <c r="E88" s="2" t="s">
+        <v>520</v>
+      </c>
+      <c r="G88" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="J88" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K88" s="2">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A89" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B89" s="2" t="s">
+        <v>523</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>524</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>525</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>526</v>
+      </c>
+      <c r="G89" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K89" s="2">
+        <v>2787</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A90" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B90" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="C90" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>532</v>
+      </c>
+      <c r="G90" s="2" t="s">
+        <v>533</v>
+      </c>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2" t="s">
+        <v>534</v>
+      </c>
+      <c r="J90" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K90" s="2">
+        <v>2800</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A91" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B91" s="2" t="s">
+        <v>535</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>536</v>
+      </c>
+      <c r="D91" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="E91" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="G91" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="H91" s="2"/>
+      <c r="I91" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="J91" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K91" s="2">
+        <v>2870</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A92" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B92" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="C92" s="2" t="s">
+        <v>542</v>
+      </c>
+      <c r="D92" s="2" t="s">
+        <v>543</v>
+      </c>
+      <c r="E92" s="2" t="s">
+        <v>544</v>
+      </c>
+      <c r="G92" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="J92" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K92" s="2">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A93" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B93" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="C93" s="2" t="s">
+        <v>548</v>
+      </c>
+      <c r="D93" s="2" t="s">
+        <v>549</v>
+      </c>
+      <c r="E93" s="2" t="s">
+        <v>550</v>
+      </c>
+      <c r="G93" s="2" t="s">
+        <v>551</v>
+      </c>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2" t="s">
+        <v>552</v>
+      </c>
+      <c r="J93" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K93" s="2">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A94" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B94" s="2" t="s">
+        <v>553</v>
+      </c>
+      <c r="C94" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="D94" s="2" t="s">
+        <v>555</v>
+      </c>
+      <c r="E94" s="2" t="s">
+        <v>556</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>527</v>
+      </c>
+      <c r="H94" s="2"/>
+      <c r="I94" s="2" t="s">
+        <v>557</v>
+      </c>
+      <c r="J94" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K94" s="2">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A95" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B95" s="2" t="s">
+        <v>558</v>
+      </c>
+      <c r="C95" s="2" t="s">
+        <v>559</v>
+      </c>
+      <c r="D95" s="2" t="s">
+        <v>560</v>
+      </c>
+      <c r="E95" s="2" t="s">
+        <v>561</v>
+      </c>
+      <c r="G95" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2" t="s">
+        <v>562</v>
+      </c>
+      <c r="J95" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K95" s="2">
+        <v>2324</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A96" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B96" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C96" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="D96" s="2" t="s">
+        <v>565</v>
+      </c>
+      <c r="E96" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="G96" s="2" t="s">
+        <v>567</v>
+      </c>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2" t="s">
+        <v>568</v>
+      </c>
+      <c r="J96" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K96" s="2">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A97" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B97" s="2" t="s">
+        <v>569</v>
+      </c>
+      <c r="C97" s="2" t="s">
+        <v>570</v>
+      </c>
+      <c r="D97" s="2" t="s">
+        <v>571</v>
+      </c>
+      <c r="E97" s="2" t="s">
+        <v>572</v>
+      </c>
+      <c r="G97" s="2" t="s">
+        <v>573</v>
+      </c>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2" t="s">
+        <v>574</v>
+      </c>
+      <c r="J97" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K97" s="2">
+        <v>2031</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A98" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B98" s="2" t="s">
+        <v>575</v>
+      </c>
+      <c r="C98" s="2" t="s">
+        <v>576</v>
+      </c>
+      <c r="D98" s="2" t="s">
+        <v>577</v>
+      </c>
+      <c r="E98" s="2" t="s">
+        <v>578</v>
+      </c>
+      <c r="G98" s="2" t="s">
+        <v>579</v>
+      </c>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2" t="s">
+        <v>580</v>
+      </c>
+      <c r="J98" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K98" s="2">
+        <v>2470</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A99" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B99" s="2" t="s">
+        <v>581</v>
+      </c>
+      <c r="C99" s="2" t="s">
+        <v>582</v>
+      </c>
+      <c r="D99" s="2" t="s">
+        <v>583</v>
+      </c>
+      <c r="E99" s="2" t="s">
+        <v>584</v>
+      </c>
+      <c r="G99" s="2" t="s">
+        <v>585</v>
+      </c>
+      <c r="H99" s="2"/>
+      <c r="I99" s="2" t="s">
+        <v>586</v>
+      </c>
+      <c r="J99" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K99" s="2">
+        <v>1670</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A100" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B100" s="2" t="s">
+        <v>587</v>
+      </c>
+      <c r="C100" s="2" t="s">
+        <v>588</v>
+      </c>
+      <c r="D100" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="E100" s="2" t="s">
+        <v>590</v>
+      </c>
+      <c r="G100" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="H100" s="2"/>
+      <c r="I100" s="2" t="s">
+        <v>591</v>
+      </c>
+      <c r="J100" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K100" s="2">
+        <v>2529</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A101" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B101" s="2" t="s">
+        <v>592</v>
+      </c>
+      <c r="C101" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="D101" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="E101" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="G101" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="J101" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K101" s="2">
+        <v>2541</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A102" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B102" s="2" t="s">
+        <v>597</v>
+      </c>
+      <c r="C102" s="2" t="s">
+        <v>598</v>
+      </c>
+      <c r="D102" s="2" t="s">
+        <v>599</v>
+      </c>
+      <c r="E102" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="G102" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="J102" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K102" s="2">
+        <v>2330</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A103" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B103" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="C103" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="D103" s="2" t="s">
+        <v>605</v>
+      </c>
+      <c r="E103" s="2" t="s">
+        <v>606</v>
+      </c>
+      <c r="G103" s="2" t="s">
+        <v>607</v>
+      </c>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2" t="s">
+        <v>608</v>
+      </c>
+      <c r="J103" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K103" s="2">
+        <v>2630</v>
+      </c>
+    </row>
+    <row r="104" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A104" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B104" s="2" t="s">
+        <v>609</v>
+      </c>
+      <c r="C104" s="2" t="s">
+        <v>610</v>
+      </c>
+      <c r="D104" s="2" t="s">
+        <v>611</v>
+      </c>
+      <c r="E104" s="2" t="s">
+        <v>612</v>
+      </c>
+      <c r="G104" s="2" t="s">
+        <v>613</v>
+      </c>
+      <c r="H104" s="2"/>
+      <c r="I104" s="2" t="s">
+        <v>614</v>
+      </c>
+      <c r="J104" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K104" s="2">
+        <v>2720</v>
+      </c>
+    </row>
+    <row r="105" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A105" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B105" s="2" t="s">
+        <v>615</v>
+      </c>
+      <c r="C105" s="2" t="s">
+        <v>616</v>
+      </c>
+      <c r="D105" s="2" t="s">
+        <v>617</v>
+      </c>
+      <c r="E105" s="2" t="s">
+        <v>618</v>
+      </c>
+      <c r="G105" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H105" s="2"/>
+      <c r="I105" s="2" t="s">
+        <v>619</v>
+      </c>
+      <c r="J105" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K105" s="2">
+        <v>2135</v>
+      </c>
+    </row>
+    <row r="106" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A106" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B106" s="2" t="s">
+        <v>620</v>
+      </c>
+      <c r="C106" s="2" t="s">
+        <v>621</v>
+      </c>
+      <c r="D106" s="2" t="s">
+        <v>622</v>
+      </c>
+      <c r="E106" s="2" t="s">
+        <v>623</v>
+      </c>
+      <c r="G106" s="2" t="s">
+        <v>624</v>
+      </c>
+      <c r="H106" s="2"/>
+      <c r="I106" s="2" t="s">
+        <v>625</v>
+      </c>
+      <c r="J106" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K106" s="2">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="107" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A107" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B107" s="2" t="s">
+        <v>626</v>
+      </c>
+      <c r="C107" s="2" t="s">
+        <v>627</v>
+      </c>
+      <c r="D107" s="2" t="s">
+        <v>628</v>
+      </c>
+      <c r="E107" s="2" t="s">
+        <v>629</v>
+      </c>
+      <c r="G107" s="2" t="s">
+        <v>630</v>
+      </c>
+      <c r="H107" s="2"/>
+      <c r="I107" s="2" t="s">
+        <v>631</v>
+      </c>
+      <c r="J107" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K107" s="2">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="108" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A108" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B108" s="2" t="s">
+        <v>632</v>
+      </c>
+      <c r="C108" s="2" t="s">
+        <v>633</v>
+      </c>
+      <c r="D108" s="2" t="s">
+        <v>634</v>
+      </c>
+      <c r="E108" s="2" t="s">
+        <v>635</v>
+      </c>
+      <c r="G108" s="2" t="s">
+        <v>636</v>
+      </c>
+      <c r="H108" s="2"/>
+      <c r="I108" s="2" t="s">
+        <v>637</v>
+      </c>
+      <c r="J108" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K108" s="2">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="109" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A109" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B109" s="2" t="s">
+        <v>638</v>
+      </c>
+      <c r="C109" s="2" t="s">
+        <v>639</v>
+      </c>
+      <c r="D109" s="2" t="s">
+        <v>640</v>
+      </c>
+      <c r="E109" s="2" t="s">
+        <v>641</v>
+      </c>
+      <c r="G109" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="H109" s="2"/>
+      <c r="I109" s="2" t="s">
+        <v>643</v>
+      </c>
+      <c r="J109" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K109" s="2">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="110" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A110" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B110" s="2" t="s">
+        <v>644</v>
+      </c>
+      <c r="C110" s="2" t="s">
+        <v>645</v>
+      </c>
+      <c r="D110" s="2" t="s">
+        <v>646</v>
+      </c>
+      <c r="E110" s="2" t="s">
+        <v>647</v>
+      </c>
+      <c r="G110" s="2" t="s">
+        <v>648</v>
+      </c>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2" t="s">
+        <v>649</v>
+      </c>
+      <c r="J110" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K110" s="2">
+        <v>2372</v>
+      </c>
+    </row>
+    <row r="111" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A111" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B111" s="2" t="s">
+        <v>650</v>
+      </c>
+      <c r="C111" s="2" t="s">
+        <v>651</v>
+      </c>
+      <c r="D111" s="2" t="s">
+        <v>652</v>
+      </c>
+      <c r="E111" s="2" t="s">
+        <v>653</v>
+      </c>
+      <c r="G111" s="2" t="s">
+        <v>654</v>
+      </c>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2" t="s">
+        <v>655</v>
+      </c>
+      <c r="J111" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K111" s="2">
+        <v>2153</v>
+      </c>
+    </row>
+    <row r="112" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A112" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B112" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="C112" s="2" t="s">
+        <v>657</v>
+      </c>
+      <c r="D112" s="2" t="s">
+        <v>658</v>
+      </c>
+      <c r="E112" s="2" t="s">
+        <v>659</v>
+      </c>
+      <c r="G112" s="2" t="s">
+        <v>660</v>
+      </c>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2" t="s">
+        <v>661</v>
+      </c>
+      <c r="J112" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K112" s="2">
+        <v>2484</v>
+      </c>
+    </row>
+    <row r="113" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A113" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B113" s="2" t="s">
+        <v>662</v>
+      </c>
+      <c r="C113" s="2" t="s">
+        <v>663</v>
+      </c>
+      <c r="D113" s="2" t="s">
+        <v>664</v>
+      </c>
+      <c r="E113" s="2" t="s">
+        <v>665</v>
+      </c>
+      <c r="G113" s="2" t="s">
+        <v>666</v>
+      </c>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2" t="s">
+        <v>667</v>
+      </c>
+      <c r="J113" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K113" s="2">
+        <v>2337</v>
+      </c>
+    </row>
+    <row r="114" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A114" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B114" s="2" t="s">
+        <v>668</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="G114" s="2" t="s">
+        <v>225</v>
+      </c>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="J114" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K114" s="2">
+        <v>2581</v>
+      </c>
+    </row>
+    <row r="115" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A115" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B115" s="2" t="s">
+        <v>673</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>674</v>
+      </c>
+      <c r="D115" s="2" t="s">
+        <v>675</v>
+      </c>
+      <c r="E115" s="2" t="s">
+        <v>676</v>
+      </c>
+      <c r="G115" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="J115" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K115" s="2">
+        <v>2358</v>
+      </c>
+    </row>
+    <row r="116" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A116" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B116" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>680</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>681</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>682</v>
+      </c>
+      <c r="G116" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2" t="s">
+        <v>683</v>
+      </c>
+      <c r="J116" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K116" s="2">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="117" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A117" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B117" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C117" s="2" t="s">
+        <v>685</v>
+      </c>
+      <c r="D117" s="2" t="s">
+        <v>686</v>
+      </c>
+      <c r="E117" s="2" t="s">
+        <v>687</v>
+      </c>
+      <c r="G117" s="2" t="s">
+        <v>688</v>
+      </c>
+      <c r="H117" s="2"/>
+      <c r="I117" s="2" t="s">
+        <v>689</v>
+      </c>
+      <c r="J117" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K117" s="2">
+        <v>2354</v>
+      </c>
+    </row>
+    <row r="118" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A118" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B118" s="2" t="s">
+        <v>690</v>
+      </c>
+      <c r="C118" s="2" t="s">
+        <v>691</v>
+      </c>
+      <c r="D118" s="2" t="s">
+        <v>692</v>
+      </c>
+      <c r="E118" s="2" t="s">
+        <v>693</v>
+      </c>
+      <c r="G118" s="2" t="s">
+        <v>694</v>
+      </c>
+      <c r="H118" s="2"/>
+      <c r="I118" s="2" t="s">
+        <v>695</v>
+      </c>
+      <c r="J118" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K118" s="2">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="119" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A119" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B119" s="2" t="s">
+        <v>696</v>
+      </c>
+      <c r="C119" s="2" t="s">
+        <v>697</v>
+      </c>
+      <c r="D119" s="2" t="s">
+        <v>698</v>
+      </c>
+      <c r="E119" s="2" t="s">
+        <v>699</v>
+      </c>
+      <c r="G119" s="2" t="s">
+        <v>700</v>
+      </c>
+      <c r="H119" s="2"/>
+      <c r="I119" s="2" t="s">
+        <v>701</v>
+      </c>
+      <c r="J119" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K119" s="2">
+        <v>2824</v>
+      </c>
+    </row>
+    <row r="120" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A120" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B120" s="2" t="s">
+        <v>702</v>
+      </c>
+      <c r="C120" s="2" t="s">
+        <v>703</v>
+      </c>
+      <c r="D120" s="2" t="s">
+        <v>704</v>
+      </c>
+      <c r="E120" s="2" t="s">
+        <v>705</v>
+      </c>
+      <c r="G120" s="2" t="s">
+        <v>706</v>
+      </c>
+      <c r="H120" s="2"/>
+      <c r="I120" s="2" t="s">
+        <v>707</v>
+      </c>
+      <c r="J120" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K120" s="2">
+        <v>2357</v>
+      </c>
+    </row>
+    <row r="121" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A121" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B121" s="2" t="s">
+        <v>708</v>
+      </c>
+      <c r="C121" s="2" t="s">
+        <v>709</v>
+      </c>
+      <c r="D121" s="2" t="s">
+        <v>710</v>
+      </c>
+      <c r="E121" s="2" t="s">
+        <v>711</v>
+      </c>
+      <c r="G121" s="2" t="s">
+        <v>712</v>
+      </c>
+      <c r="H121" s="2"/>
+      <c r="I121" s="2" t="s">
+        <v>713</v>
+      </c>
+      <c r="J121" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K121" s="2">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="122" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A122" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B122" s="2" t="s">
+        <v>714</v>
+      </c>
+      <c r="C122" s="2" t="s">
+        <v>715</v>
+      </c>
+      <c r="D122" s="2" t="s">
+        <v>716</v>
+      </c>
+      <c r="E122" s="2" t="s">
+        <v>717</v>
+      </c>
+      <c r="G122" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="J122" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K122" s="2">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="123" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A123" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B123" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="C123" s="2" t="s">
+        <v>720</v>
+      </c>
+      <c r="D123" s="2" t="s">
+        <v>721</v>
+      </c>
+      <c r="E123" s="2" t="s">
+        <v>722</v>
+      </c>
+      <c r="G123" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="H123" s="2"/>
+      <c r="I123" s="2" t="s">
+        <v>723</v>
+      </c>
+      <c r="J123" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K123" s="2">
+        <v>2648</v>
+      </c>
+    </row>
+    <row r="124" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A124" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B124" s="2" t="s">
+        <v>724</v>
+      </c>
+      <c r="C124" s="2" t="s">
+        <v>725</v>
+      </c>
+      <c r="D124" s="2" t="s">
+        <v>726</v>
+      </c>
+      <c r="E124" s="2" t="s">
+        <v>727</v>
+      </c>
+      <c r="G124" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="H124" s="2"/>
+      <c r="I124" s="2" t="s">
+        <v>728</v>
+      </c>
+      <c r="J124" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K124" s="2">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="125" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A125" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B125" s="2" t="s">
+        <v>729</v>
+      </c>
+      <c r="C125" s="2" t="s">
+        <v>730</v>
+      </c>
+      <c r="D125" s="2" t="s">
+        <v>731</v>
+      </c>
+      <c r="E125" s="2" t="s">
+        <v>732</v>
+      </c>
+      <c r="G125" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="H125" s="2"/>
+      <c r="I125" s="2" t="s">
+        <v>733</v>
+      </c>
+      <c r="J125" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K125" s="2">
+        <v>2577</v>
+      </c>
+    </row>
+    <row r="126" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A126" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B126" s="2" t="s">
+        <v>734</v>
+      </c>
+      <c r="C126" s="2" t="s">
+        <v>735</v>
+      </c>
+      <c r="D126" s="2" t="s">
+        <v>736</v>
+      </c>
+      <c r="E126" s="2" t="s">
+        <v>737</v>
+      </c>
+      <c r="G126" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H126" s="2"/>
+      <c r="I126" s="2" t="s">
+        <v>738</v>
+      </c>
+      <c r="J126" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K126" s="2">
+        <v>2571</v>
+      </c>
+    </row>
+    <row r="127" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A127" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B127" s="2" t="s">
+        <v>739</v>
+      </c>
+      <c r="C127" s="2" t="s">
+        <v>740</v>
+      </c>
+      <c r="D127" s="2" t="s">
+        <v>741</v>
+      </c>
+      <c r="E127" s="2" t="s">
+        <v>742</v>
+      </c>
+      <c r="G127" s="2" t="s">
         <v>743</v>
       </c>
-      <c r="B1" s="1" t="s">
+      <c r="H127" s="2"/>
+      <c r="I127" s="2" t="s">
         <v>744</v>
       </c>
-      <c r="C1" s="1" t="s">
+      <c r="J127" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K127" s="2">
+        <v>2500</v>
+      </c>
+    </row>
+    <row r="128" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A128" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B128" s="2" t="s">
         <v>745</v>
       </c>
-      <c r="D1" s="1" t="s">
-[...2 lines deleted...]
-      <c r="E1" s="1" t="s">
+      <c r="C128" s="2" t="s">
+        <v>746</v>
+      </c>
+      <c r="D128" s="2" t="s">
+        <v>747</v>
+      </c>
+      <c r="E128" s="2" t="s">
+        <v>748</v>
+      </c>
+      <c r="G128" s="2" t="s">
+        <v>284</v>
+      </c>
+      <c r="H128" s="2"/>
+      <c r="I128" s="2" t="s">
+        <v>749</v>
+      </c>
+      <c r="J128" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K128" s="2">
+        <v>1360</v>
+      </c>
+    </row>
+    <row r="129" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A129" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B129" s="2" t="s">
+        <v>750</v>
+      </c>
+      <c r="C129" s="2" t="s">
+        <v>751</v>
+      </c>
+      <c r="D129" s="2" t="s">
+        <v>752</v>
+      </c>
+      <c r="E129" s="2" t="s">
         <v>753</v>
       </c>
-      <c r="F1" s="1" t="s">
-[...43 lines deleted...]
-      <c r="K2">
+      <c r="G129" s="2" t="s">
+        <v>754</v>
+      </c>
+      <c r="H129" s="2"/>
+      <c r="I129" s="2" t="s">
+        <v>755</v>
+      </c>
+      <c r="J129" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="K129" s="2">
+        <v>2582</v>
+      </c>
+    </row>
+    <row r="130" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A130" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>756</v>
+      </c>
+      <c r="C130" t="s">
+        <v>764</v>
+      </c>
+      <c r="D130" t="s">
+        <v>778</v>
+      </c>
+      <c r="E130" t="s">
+        <v>765</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>779</v>
+      </c>
+      <c r="H130" s="4"/>
+      <c r="I130" s="4" t="s">
+        <v>780</v>
+      </c>
+      <c r="J130" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K130" s="5">
+        <v>2832</v>
+      </c>
+    </row>
+    <row r="131" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A131" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>757</v>
+      </c>
+      <c r="C131" t="s">
+        <v>766</v>
+      </c>
+      <c r="D131" s="4" t="s">
+        <v>781</v>
+      </c>
+      <c r="E131" s="4" t="s">
+        <v>767</v>
+      </c>
+      <c r="F131" s="4"/>
+      <c r="G131" s="4" t="s">
+        <v>284</v>
+      </c>
+      <c r="H131" s="4"/>
+      <c r="I131" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="J131" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K131" s="5">
+        <v>2799</v>
+      </c>
+    </row>
+    <row r="132" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A132" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>758</v>
+      </c>
+      <c r="C132" t="s">
+        <v>768</v>
+      </c>
+      <c r="D132" s="4" t="s">
+        <v>782</v>
+      </c>
+      <c r="E132" s="4" t="s">
+        <v>769</v>
+      </c>
+      <c r="F132" s="4"/>
+      <c r="G132" s="4" t="s">
+        <v>440</v>
+      </c>
+      <c r="H132" s="4"/>
+      <c r="I132" s="4" t="s">
+        <v>643</v>
+      </c>
+      <c r="J132" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K132" s="5">
+        <v>2666</v>
+      </c>
+    </row>
+    <row r="133" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A133" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B133" s="4" t="s">
+        <v>759</v>
+      </c>
+      <c r="C133" t="s">
+        <v>770</v>
+      </c>
+      <c r="D133" s="4" t="s">
+        <v>783</v>
+      </c>
+      <c r="E133" s="4" t="s">
+        <v>784</v>
+      </c>
+      <c r="F133" s="4"/>
+      <c r="G133" s="4" t="s">
+        <v>785</v>
+      </c>
+      <c r="H133" s="4"/>
+      <c r="I133" s="4" t="s">
+        <v>786</v>
+      </c>
+      <c r="J133" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K133" s="5">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="134" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A134" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B134" s="4" t="s">
+        <v>760</v>
+      </c>
+      <c r="C134" t="s">
+        <v>771</v>
+      </c>
+      <c r="D134" s="4" t="s">
+        <v>787</v>
+      </c>
+      <c r="E134" s="4" t="s">
+        <v>772</v>
+      </c>
+      <c r="F134" s="4"/>
+      <c r="G134" s="4" t="s">
+        <v>788</v>
+      </c>
+      <c r="H134" s="4"/>
+      <c r="I134" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="J134" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K134" s="5">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="135" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A135" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>761</v>
+      </c>
+      <c r="C135" t="s">
+        <v>773</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>789</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>774</v>
+      </c>
+      <c r="F135" s="4"/>
+      <c r="G135" s="4" t="s">
+        <v>790</v>
+      </c>
+      <c r="H135" s="4"/>
+      <c r="I135" s="4" t="s">
+        <v>413</v>
+      </c>
+      <c r="J135" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K135" s="5">
+        <v>2480</v>
+      </c>
+    </row>
+    <row r="136" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A136" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B136" s="4" t="s">
+        <v>762</v>
+      </c>
+      <c r="C136" t="s">
+        <v>775</v>
+      </c>
+      <c r="D136" s="4" t="s">
+        <v>791</v>
+      </c>
+      <c r="E136" s="4" t="s">
+        <v>776</v>
+      </c>
+      <c r="F136" s="4"/>
+      <c r="G136" s="4" t="s">
+        <v>700</v>
+      </c>
+      <c r="H136" s="4"/>
+      <c r="I136" s="4" t="s">
+        <v>482</v>
+      </c>
+      <c r="J136" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K136" s="5">
+        <v>2333</v>
+      </c>
+    </row>
+    <row r="137" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A137" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B137" s="4" t="s">
+        <v>763</v>
+      </c>
+      <c r="C137" t="s">
+        <v>777</v>
+      </c>
+      <c r="D137" s="4" t="s">
+        <v>792</v>
+      </c>
+      <c r="E137" s="4" t="s">
+        <v>793</v>
+      </c>
+      <c r="F137" s="4"/>
+      <c r="G137" s="4" t="s">
+        <v>794</v>
+      </c>
+      <c r="H137" s="4"/>
+      <c r="I137" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J137" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K137" s="5">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="138" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A138" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B138" t="s">
+        <v>795</v>
+      </c>
+      <c r="C138" t="s">
+        <v>796</v>
+      </c>
+      <c r="D138" t="s">
+        <v>831</v>
+      </c>
+      <c r="E138" t="s">
+        <v>797</v>
+      </c>
+      <c r="G138" s="4" t="s">
+        <v>832</v>
+      </c>
+      <c r="H138" s="4"/>
+      <c r="I138" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="J138" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K138" s="5">
+        <v>2620</v>
+      </c>
+    </row>
+    <row r="139" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A139" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B139" t="s">
+        <v>798</v>
+      </c>
+      <c r="C139" t="s">
+        <v>799</v>
+      </c>
+      <c r="D139" t="s">
+        <v>833</v>
+      </c>
+      <c r="E139" t="s">
+        <v>800</v>
+      </c>
+      <c r="G139" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="H139" s="4"/>
+      <c r="I139" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="J139" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K139" s="5">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="140" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A140" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B140" t="s">
+        <v>801</v>
+      </c>
+      <c r="C140" t="s">
+        <v>802</v>
+      </c>
+      <c r="D140" t="s">
+        <v>834</v>
+      </c>
+      <c r="E140" t="s">
+        <v>188</v>
+      </c>
+      <c r="G140" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="H140" s="4"/>
+      <c r="I140" s="4" t="s">
+        <v>190</v>
+      </c>
+      <c r="J140" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K140" s="5">
+        <v>2835</v>
+      </c>
+    </row>
+    <row r="141" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A141" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B141" t="s">
+        <v>803</v>
+      </c>
+      <c r="C141" t="s">
+        <v>804</v>
+      </c>
+      <c r="D141" t="s">
+        <v>835</v>
+      </c>
+      <c r="E141" t="s">
+        <v>722</v>
+      </c>
+      <c r="G141" s="4" t="s">
+        <v>836</v>
+      </c>
+      <c r="H141" s="4"/>
+      <c r="I141" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="J141" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K141" s="5">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="142" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A142" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B142" t="s">
+        <v>805</v>
+      </c>
+      <c r="C142" t="s">
+        <v>806</v>
+      </c>
+      <c r="D142" t="s">
+        <v>837</v>
+      </c>
+      <c r="E142" t="s">
+        <v>807</v>
+      </c>
+      <c r="G142" s="4" t="s">
+        <v>838</v>
+      </c>
+      <c r="H142" s="4"/>
+      <c r="I142" s="4" t="s">
+        <v>839</v>
+      </c>
+      <c r="J142" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K142" s="5">
+        <v>2322</v>
+      </c>
+    </row>
+    <row r="143" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A143" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B143" t="s">
+        <v>808</v>
+      </c>
+      <c r="C143" t="s">
+        <v>809</v>
+      </c>
+      <c r="D143" t="s">
+        <v>840</v>
+      </c>
+      <c r="E143" t="s">
+        <v>810</v>
+      </c>
+      <c r="G143" s="4" t="s">
+        <v>841</v>
+      </c>
+      <c r="H143" s="4"/>
+      <c r="I143" s="4" t="s">
+        <v>372</v>
+      </c>
+      <c r="J143" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K143" s="5">
+        <v>2533</v>
+      </c>
+    </row>
+    <row r="144" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A144" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B144" t="s">
+        <v>811</v>
+      </c>
+      <c r="C144" t="s">
+        <v>812</v>
+      </c>
+      <c r="D144" t="s">
+        <v>842</v>
+      </c>
+      <c r="E144" t="s">
+        <v>813</v>
+      </c>
+      <c r="G144" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="H144" s="4"/>
+      <c r="I144" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="J144" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K144" s="5">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="145" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A145" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B145" t="s">
+        <v>814</v>
+      </c>
+      <c r="C145" t="s">
+        <v>815</v>
+      </c>
+      <c r="D145" t="s">
+        <v>634</v>
+      </c>
+      <c r="E145" t="s">
+        <v>816</v>
+      </c>
+      <c r="G145" s="4" t="s">
+        <v>636</v>
+      </c>
+      <c r="H145" s="4"/>
+      <c r="I145" s="4" t="s">
+        <v>637</v>
+      </c>
+      <c r="J145" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K145" s="5">
+        <v>2340</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A146" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B146" t="s">
+        <v>817</v>
+      </c>
+      <c r="C146" t="s">
+        <v>818</v>
+      </c>
+      <c r="D146" t="s">
+        <v>843</v>
+      </c>
+      <c r="E146" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="147" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A147" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B147" t="s">
+        <v>820</v>
+      </c>
+      <c r="C147" t="s">
+        <v>821</v>
+      </c>
+      <c r="D147" t="s">
+        <v>844</v>
+      </c>
+      <c r="E147" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="148" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A148" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B148" t="s">
+        <v>823</v>
+      </c>
+      <c r="C148" t="s">
+        <v>824</v>
+      </c>
+      <c r="D148" t="s">
+        <v>845</v>
+      </c>
+      <c r="E148" t="s">
+        <v>504</v>
+      </c>
+      <c r="G148" s="4" t="s">
+        <v>505</v>
+      </c>
+      <c r="H148" s="4"/>
+      <c r="I148" s="4" t="s">
+        <v>506</v>
+      </c>
+      <c r="J148" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K148" s="5">
+        <v>2821</v>
+      </c>
+    </row>
+    <row r="149" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A149" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B149" t="s">
+        <v>825</v>
+      </c>
+      <c r="C149" t="s">
+        <v>826</v>
+      </c>
+      <c r="D149" t="s">
+        <v>846</v>
+      </c>
+      <c r="E149" t="s">
+        <v>827</v>
+      </c>
+      <c r="G149" s="4" t="s">
+        <v>847</v>
+      </c>
+      <c r="H149" s="4"/>
+      <c r="I149" s="4" t="s">
+        <v>17</v>
+      </c>
+      <c r="J149" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K149" s="5">
         <v>2640</v>
       </c>
     </row>
-    <row r="3" spans="1:11" x14ac:dyDescent="0.25">
-[...256 lines deleted...]
-      <c r="K11">
+    <row r="150" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A150" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B150" t="s">
+        <v>828</v>
+      </c>
+      <c r="C150" t="s">
+        <v>829</v>
+      </c>
+      <c r="D150" t="s">
+        <v>848</v>
+      </c>
+      <c r="E150" t="s">
+        <v>830</v>
+      </c>
+      <c r="G150" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="H150" s="4"/>
+      <c r="I150" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="J150" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K150" s="5">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="151" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A151" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B151" s="2" t="s">
+        <v>850</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="D151" t="s">
+        <v>869</v>
+      </c>
+      <c r="E151" t="s">
+        <v>852</v>
+      </c>
+      <c r="F151" s="4" t="s">
+        <v>870</v>
+      </c>
+      <c r="G151" s="4" t="s">
+        <v>648</v>
+      </c>
+      <c r="H151" s="4"/>
+      <c r="I151" s="4" t="s">
+        <v>649</v>
+      </c>
+      <c r="J151" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K151" s="5">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="152" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A152" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B152" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="C152" s="2" t="s">
+        <v>854</v>
+      </c>
+      <c r="D152" t="s">
+        <v>193</v>
+      </c>
+      <c r="E152" t="s">
+        <v>194</v>
+      </c>
+      <c r="F152" s="4" t="s">
+        <v>871</v>
+      </c>
+      <c r="G152" s="4" t="s">
+        <v>872</v>
+      </c>
+      <c r="H152" s="4"/>
+      <c r="I152" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="J152" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K152" s="5">
+        <v>2450</v>
+      </c>
+    </row>
+    <row r="153" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A153" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B153" s="2" t="s">
+        <v>855</v>
+      </c>
+      <c r="C153" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="D153" t="s">
+        <v>873</v>
+      </c>
+      <c r="E153" t="s">
+        <v>857</v>
+      </c>
+      <c r="G153" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="H153" s="4"/>
+      <c r="I153" s="4" t="s">
+        <v>401</v>
+      </c>
+      <c r="J153" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K153" s="5">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="154" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A154" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B154" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="C154" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="D154" t="s">
+        <v>874</v>
+      </c>
+      <c r="E154" t="s">
+        <v>830</v>
+      </c>
+      <c r="G154" s="4" t="s">
+        <v>849</v>
+      </c>
+      <c r="H154" s="4"/>
+      <c r="I154" s="4" t="s">
+        <v>683</v>
+      </c>
+      <c r="J154" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K154" s="5">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="155" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A155" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B155" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="C155" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="D155" t="s">
+        <v>875</v>
+      </c>
+      <c r="E155" t="s">
+        <v>862</v>
+      </c>
+      <c r="G155" s="4" t="s">
+        <v>876</v>
+      </c>
+      <c r="H155" s="4"/>
+      <c r="I155" s="4" t="s">
+        <v>877</v>
+      </c>
+      <c r="J155" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K155" s="5">
+        <v>2194</v>
+      </c>
+    </row>
+    <row r="156" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A156" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B156" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="C156" s="2" t="s">
+        <v>864</v>
+      </c>
+      <c r="D156" t="s">
+        <v>878</v>
+      </c>
+      <c r="E156" t="s">
+        <v>865</v>
+      </c>
+      <c r="G156" s="4" t="s">
+        <v>879</v>
+      </c>
+      <c r="I156" t="s">
+        <v>522</v>
+      </c>
+      <c r="J156" t="s">
+        <v>18</v>
+      </c>
+      <c r="K156">
+        <v>1655</v>
+      </c>
+    </row>
+    <row r="157" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A157" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C157" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="D157" t="s">
+        <v>880</v>
+      </c>
+      <c r="E157" t="s">
+        <v>868</v>
+      </c>
+      <c r="G157" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="H157" s="4"/>
+      <c r="I157" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="J157" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K157" s="5">
         <v>2148</v>
       </c>
     </row>
-    <row r="12" spans="1:11" x14ac:dyDescent="0.25">
-[...2845 lines deleted...]
-      <c r="B110" t="s">
+    <row r="158" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A158" t="s">
+        <v>881</v>
+      </c>
+      <c r="B158" t="s">
+        <v>882</v>
+      </c>
+      <c r="C158" t="s">
+        <v>883</v>
+      </c>
+      <c r="D158" t="s">
+        <v>884</v>
+      </c>
+      <c r="E158" t="s">
+        <v>885</v>
+      </c>
+      <c r="F158" t="s">
+        <v>886</v>
+      </c>
+      <c r="G158" t="s">
+        <v>887</v>
+      </c>
+      <c r="I158" t="s">
         <v>631</v>
       </c>
-      <c r="C110" t="s">
-[...1420 lines deleted...]
-      <c r="A159" s="3" t="s">
+      <c r="J158" t="s">
+        <v>18</v>
+      </c>
+      <c r="K158">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="159" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A159" t="s">
         <v>881</v>
       </c>
-      <c r="B159" s="3" t="s">
-        <v>882</v>
+      <c r="B159" t="s">
+        <v>888</v>
       </c>
       <c r="C159" t="s">
         <v>883</v>
       </c>
-      <c r="D159" s="13" t="s">
-[...17 lines deleted...]
-      <c r="K159" s="3">
+      <c r="D159" t="s">
+        <v>889</v>
+      </c>
+      <c r="E159" t="s">
+        <v>890</v>
+      </c>
+      <c r="F159" t="s">
+        <v>891</v>
+      </c>
+      <c r="G159" t="s">
+        <v>887</v>
+      </c>
+      <c r="I159" t="s">
+        <v>631</v>
+      </c>
+      <c r="J159" t="s">
+        <v>18</v>
+      </c>
+      <c r="K159">
         <v>2001</v>
       </c>
     </row>
-    <row r="160" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A160" s="3" t="s">
+    <row r="160" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A160" t="s">
         <v>881</v>
       </c>
-      <c r="B160" s="3" t="s">
-        <v>886</v>
+      <c r="B160" t="s">
+        <v>892</v>
       </c>
       <c r="C160" t="s">
         <v>883</v>
       </c>
-      <c r="D160" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F160" s="3" t="s">
+      <c r="D160" t="s">
+        <v>893</v>
+      </c>
+      <c r="E160" t="s">
+        <v>894</v>
+      </c>
+      <c r="F160" t="s">
+        <v>895</v>
+      </c>
+      <c r="G160" t="s">
         <v>887</v>
       </c>
-      <c r="G160" s="3" t="s">
-[...8 lines deleted...]
-      <c r="K160" s="3">
+      <c r="I160" t="s">
+        <v>631</v>
+      </c>
+      <c r="J160" t="s">
+        <v>18</v>
+      </c>
+      <c r="K160" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="161" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A161" s="3" t="s">
+    <row r="161" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A161" t="s">
         <v>881</v>
       </c>
-      <c r="B161" s="3" t="s">
-        <v>888</v>
+      <c r="B161" t="s">
+        <v>896</v>
       </c>
       <c r="C161" t="s">
         <v>883</v>
       </c>
-      <c r="D161" s="14" t="s">
-[...22 lines deleted...]
-      <c r="A162" s="3" t="s">
+      <c r="D161" t="s">
+        <v>897</v>
+      </c>
+      <c r="E161" t="s">
+        <v>898</v>
+      </c>
+      <c r="F161" t="s">
+        <v>899</v>
+      </c>
+      <c r="G161" t="s">
+        <v>887</v>
+      </c>
+      <c r="I161" t="s">
+        <v>631</v>
+      </c>
+      <c r="J161" t="s">
+        <v>18</v>
+      </c>
+      <c r="K161" s="2">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="162" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A162" t="s">
         <v>881</v>
       </c>
-      <c r="B162" s="3" t="s">
-        <v>890</v>
+      <c r="B162" t="s">
+        <v>900</v>
       </c>
       <c r="C162" t="s">
         <v>883</v>
       </c>
-      <c r="D162" s="14" t="s">
-[...22 lines deleted...]
-      <c r="A163" s="3" t="s">
+      <c r="D162" t="s">
+        <v>901</v>
+      </c>
+      <c r="E162" t="s">
+        <v>902</v>
+      </c>
+      <c r="F162" t="s">
+        <v>903</v>
+      </c>
+      <c r="G162" t="s">
+        <v>887</v>
+      </c>
+      <c r="I162" t="s">
+        <v>631</v>
+      </c>
+      <c r="J162" t="s">
+        <v>18</v>
+      </c>
+      <c r="K162" s="2">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="163" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A163" t="s">
         <v>881</v>
       </c>
-      <c r="B163" s="3" t="s">
-        <v>892</v>
+      <c r="B163" t="s">
+        <v>904</v>
       </c>
       <c r="C163" t="s">
         <v>883</v>
       </c>
-      <c r="D163" s="14" t="s">
-[...22 lines deleted...]
-      <c r="A164" s="3" t="s">
+      <c r="D163" t="s">
+        <v>905</v>
+      </c>
+      <c r="E163" t="s">
+        <v>906</v>
+      </c>
+      <c r="F163" t="s">
+        <v>907</v>
+      </c>
+      <c r="G163" t="s">
+        <v>887</v>
+      </c>
+      <c r="I163" t="s">
+        <v>631</v>
+      </c>
+      <c r="J163" t="s">
+        <v>18</v>
+      </c>
+      <c r="K163" s="2">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="164" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A164" t="s">
         <v>881</v>
       </c>
-      <c r="B164" s="3" t="s">
-        <v>894</v>
+      <c r="B164" t="s">
+        <v>908</v>
       </c>
       <c r="C164" t="s">
         <v>883</v>
       </c>
-      <c r="D164" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K164" s="3">
+      <c r="D164" t="s">
+        <v>909</v>
+      </c>
+      <c r="E164" t="s">
+        <v>910</v>
+      </c>
+      <c r="F164" t="s">
+        <v>911</v>
+      </c>
+      <c r="G164" t="s">
+        <v>887</v>
+      </c>
+      <c r="I164" t="s">
+        <v>631</v>
+      </c>
+      <c r="J164" t="s">
+        <v>18</v>
+      </c>
+      <c r="K164" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="165" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A165" s="3" t="s">
+    <row r="165" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A165" t="s">
         <v>881</v>
       </c>
-      <c r="B165" s="3" t="s">
-        <v>896</v>
+      <c r="B165" t="s">
+        <v>912</v>
       </c>
       <c r="C165" t="s">
         <v>883</v>
       </c>
-      <c r="D165" s="14" t="s">
-[...17 lines deleted...]
-      <c r="K165" s="3">
+      <c r="D165" t="s">
+        <v>913</v>
+      </c>
+      <c r="E165" t="s">
+        <v>914</v>
+      </c>
+      <c r="F165" t="s">
+        <v>915</v>
+      </c>
+      <c r="G165" t="s">
+        <v>887</v>
+      </c>
+      <c r="I165" t="s">
+        <v>631</v>
+      </c>
+      <c r="J165" t="s">
+        <v>18</v>
+      </c>
+      <c r="K165" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="166" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A166" s="3" t="s">
+    <row r="166" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A166" t="s">
         <v>881</v>
       </c>
-      <c r="B166" s="3" t="s">
-        <v>898</v>
+      <c r="B166" t="s">
+        <v>916</v>
       </c>
       <c r="C166" t="s">
         <v>883</v>
       </c>
-      <c r="D166" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K166" s="3">
+      <c r="D166" t="s">
+        <v>917</v>
+      </c>
+      <c r="E166" t="s">
+        <v>918</v>
+      </c>
+      <c r="F166" t="s">
+        <v>919</v>
+      </c>
+      <c r="G166" t="s">
+        <v>887</v>
+      </c>
+      <c r="I166" t="s">
+        <v>631</v>
+      </c>
+      <c r="J166" t="s">
+        <v>18</v>
+      </c>
+      <c r="K166" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="167" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A167" s="3" t="s">
+    <row r="167" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A167" t="s">
         <v>881</v>
       </c>
-      <c r="B167" s="3" t="s">
-        <v>900</v>
+      <c r="B167" t="s">
+        <v>920</v>
       </c>
       <c r="C167" t="s">
         <v>883</v>
       </c>
-      <c r="D167" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K167" s="3">
+      <c r="D167" t="s">
+        <v>921</v>
+      </c>
+      <c r="E167" t="s">
+        <v>922</v>
+      </c>
+      <c r="F167" t="s">
+        <v>923</v>
+      </c>
+      <c r="G167" t="s">
+        <v>887</v>
+      </c>
+      <c r="I167" t="s">
+        <v>631</v>
+      </c>
+      <c r="J167" t="s">
+        <v>18</v>
+      </c>
+      <c r="K167" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="168" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A168" s="3" t="s">
+    <row r="168" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A168" t="s">
         <v>881</v>
       </c>
-      <c r="B168" s="3" t="s">
-        <v>945</v>
+      <c r="B168" t="s">
+        <v>924</v>
       </c>
       <c r="C168" t="s">
         <v>883</v>
       </c>
-      <c r="D168" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K168" s="3">
+      <c r="D168" t="s">
+        <v>925</v>
+      </c>
+      <c r="E168" t="s">
+        <v>926</v>
+      </c>
+      <c r="F168" t="s">
+        <v>927</v>
+      </c>
+      <c r="G168" t="s">
+        <v>887</v>
+      </c>
+      <c r="I168" t="s">
+        <v>631</v>
+      </c>
+      <c r="J168" t="s">
+        <v>18</v>
+      </c>
+      <c r="K168" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="169" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A169" s="3" t="s">
+    <row r="169" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A169" t="s">
         <v>881</v>
       </c>
-      <c r="B169" s="3" t="s">
-        <v>903</v>
+      <c r="B169" t="s">
+        <v>928</v>
       </c>
       <c r="C169" t="s">
         <v>883</v>
       </c>
-      <c r="D169" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K169" s="3">
+      <c r="D169" t="s">
+        <v>929</v>
+      </c>
+      <c r="E169" t="s">
+        <v>930</v>
+      </c>
+      <c r="F169" t="s">
+        <v>931</v>
+      </c>
+      <c r="G169" t="s">
+        <v>887</v>
+      </c>
+      <c r="I169" t="s">
+        <v>631</v>
+      </c>
+      <c r="J169" t="s">
+        <v>18</v>
+      </c>
+      <c r="K169" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="170" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A170" s="3" t="s">
+    <row r="170" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A170" t="s">
         <v>881</v>
       </c>
-      <c r="B170" s="3" t="s">
-        <v>905</v>
+      <c r="B170" t="s">
+        <v>932</v>
       </c>
       <c r="C170" t="s">
         <v>883</v>
       </c>
-      <c r="D170" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K170" s="3">
+      <c r="D170" t="s">
+        <v>933</v>
+      </c>
+      <c r="E170" t="s">
+        <v>934</v>
+      </c>
+      <c r="F170" t="s">
+        <v>935</v>
+      </c>
+      <c r="G170" t="s">
+        <v>887</v>
+      </c>
+      <c r="I170" t="s">
+        <v>631</v>
+      </c>
+      <c r="J170" t="s">
+        <v>18</v>
+      </c>
+      <c r="K170" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="171" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A171" s="3" t="s">
+    <row r="171" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A171" t="s">
         <v>881</v>
       </c>
-      <c r="B171" s="3" t="s">
-        <v>907</v>
+      <c r="B171" t="s">
+        <v>936</v>
       </c>
       <c r="C171" t="s">
         <v>883</v>
       </c>
-      <c r="D171" s="15" t="s">
-[...2 lines deleted...]
-      <c r="E171" s="3" t="s">
+      <c r="D171" t="s">
+        <v>937</v>
+      </c>
+      <c r="E171" t="s">
+        <v>938</v>
+      </c>
+      <c r="F171" t="s">
         <v>939</v>
       </c>
-      <c r="F171" s="3" t="s">
-[...11 lines deleted...]
-      <c r="K171" s="3">
+      <c r="G171" t="s">
+        <v>887</v>
+      </c>
+      <c r="I171" t="s">
+        <v>631</v>
+      </c>
+      <c r="J171" t="s">
+        <v>18</v>
+      </c>
+      <c r="K171" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="172" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A172" s="3" t="s">
+    <row r="172" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A172" t="s">
         <v>881</v>
       </c>
-      <c r="B172" s="3" t="s">
-        <v>909</v>
+      <c r="B172" t="s">
+        <v>940</v>
       </c>
       <c r="C172" t="s">
         <v>883</v>
       </c>
-      <c r="D172" s="7" t="s">
-[...17 lines deleted...]
-      <c r="K172" s="3">
+      <c r="D172" t="s">
+        <v>941</v>
+      </c>
+      <c r="E172" t="s">
+        <v>942</v>
+      </c>
+      <c r="F172" t="s">
+        <v>943</v>
+      </c>
+      <c r="G172" t="s">
+        <v>887</v>
+      </c>
+      <c r="I172" t="s">
+        <v>631</v>
+      </c>
+      <c r="J172" t="s">
+        <v>18</v>
+      </c>
+      <c r="K172" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="173" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A173" s="3" t="s">
+    <row r="173" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A173" t="s">
         <v>881</v>
       </c>
-      <c r="B173" s="3" t="s">
-        <v>911</v>
+      <c r="B173" t="s">
+        <v>944</v>
       </c>
       <c r="C173" t="s">
         <v>883</v>
       </c>
-      <c r="D173" s="15" t="s">
-[...22 lines deleted...]
-      <c r="A174" s="3" t="s">
+      <c r="D173" t="s">
+        <v>945</v>
+      </c>
+      <c r="E173" t="s">
+        <v>946</v>
+      </c>
+      <c r="F173" t="s">
+        <v>947</v>
+      </c>
+      <c r="G173" t="s">
+        <v>887</v>
+      </c>
+      <c r="I173" t="s">
+        <v>631</v>
+      </c>
+      <c r="J173" t="s">
+        <v>18</v>
+      </c>
+      <c r="K173" s="2">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A174" t="s">
         <v>881</v>
       </c>
-      <c r="B174" s="3" t="s">
-        <v>913</v>
+      <c r="B174" t="s">
+        <v>948</v>
       </c>
       <c r="C174" t="s">
         <v>883</v>
       </c>
-      <c r="D174" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K174" s="3">
+      <c r="D174" t="s">
+        <v>949</v>
+      </c>
+      <c r="E174" t="s">
+        <v>950</v>
+      </c>
+      <c r="F174" t="s">
+        <v>951</v>
+      </c>
+      <c r="G174" t="s">
+        <v>887</v>
+      </c>
+      <c r="I174" t="s">
+        <v>631</v>
+      </c>
+      <c r="J174" t="s">
+        <v>18</v>
+      </c>
+      <c r="K174" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="175" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A175" s="3" t="s">
+    <row r="175" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A175" t="s">
         <v>881</v>
       </c>
-      <c r="B175" s="3" t="s">
-        <v>915</v>
+      <c r="B175" t="s">
+        <v>952</v>
       </c>
       <c r="C175" t="s">
         <v>883</v>
       </c>
-      <c r="D175" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K175" s="3">
+      <c r="D175" t="s">
+        <v>953</v>
+      </c>
+      <c r="E175" t="s">
+        <v>954</v>
+      </c>
+      <c r="F175" t="s">
+        <v>955</v>
+      </c>
+      <c r="G175" t="s">
+        <v>887</v>
+      </c>
+      <c r="I175" t="s">
+        <v>631</v>
+      </c>
+      <c r="J175" t="s">
+        <v>18</v>
+      </c>
+      <c r="K175" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="176" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A176" s="3" t="s">
+    <row r="176" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A176" t="s">
         <v>881</v>
       </c>
-      <c r="B176" s="3" t="s">
-        <v>944</v>
+      <c r="B176" t="s">
+        <v>956</v>
       </c>
       <c r="C176" t="s">
         <v>883</v>
       </c>
-      <c r="D176" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K176" s="3">
+      <c r="D176" t="s">
+        <v>957</v>
+      </c>
+      <c r="E176" t="s">
+        <v>958</v>
+      </c>
+      <c r="F176" t="s">
+        <v>959</v>
+      </c>
+      <c r="G176" t="s">
+        <v>887</v>
+      </c>
+      <c r="I176" t="s">
+        <v>631</v>
+      </c>
+      <c r="J176" t="s">
+        <v>18</v>
+      </c>
+      <c r="K176" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="177" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A177" s="3" t="s">
+    <row r="177" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A177" t="s">
         <v>881</v>
       </c>
-      <c r="B177" s="3" t="s">
-        <v>917</v>
+      <c r="B177" t="s">
+        <v>960</v>
       </c>
       <c r="C177" t="s">
         <v>883</v>
       </c>
-      <c r="D177" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K177" s="3">
+      <c r="D177" t="s">
+        <v>961</v>
+      </c>
+      <c r="E177" t="s">
+        <v>962</v>
+      </c>
+      <c r="F177" t="s">
+        <v>963</v>
+      </c>
+      <c r="G177" t="s">
+        <v>887</v>
+      </c>
+      <c r="I177" t="s">
+        <v>631</v>
+      </c>
+      <c r="J177" t="s">
+        <v>18</v>
+      </c>
+      <c r="K177" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="178" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A178" s="3" t="s">
+    <row r="178" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A178" t="s">
         <v>881</v>
       </c>
-      <c r="B178" s="3" t="s">
-        <v>919</v>
+      <c r="B178" t="s">
+        <v>964</v>
       </c>
       <c r="C178" t="s">
         <v>883</v>
       </c>
-      <c r="D178" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K178" s="3">
+      <c r="D178" t="s">
+        <v>965</v>
+      </c>
+      <c r="E178" t="s">
+        <v>966</v>
+      </c>
+      <c r="F178" t="s">
+        <v>967</v>
+      </c>
+      <c r="G178" t="s">
+        <v>887</v>
+      </c>
+      <c r="I178" t="s">
+        <v>631</v>
+      </c>
+      <c r="J178" t="s">
+        <v>18</v>
+      </c>
+      <c r="K178" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="179" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A179" s="3" t="s">
+    <row r="179" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A179" t="s">
         <v>881</v>
       </c>
-      <c r="B179" s="3" t="s">
-        <v>921</v>
+      <c r="B179" t="s">
+        <v>968</v>
       </c>
       <c r="C179" t="s">
         <v>883</v>
       </c>
-      <c r="D179" s="15" t="s">
-[...17 lines deleted...]
-      <c r="K179" s="3">
+      <c r="D179" t="s">
+        <v>969</v>
+      </c>
+      <c r="E179" t="s">
+        <v>970</v>
+      </c>
+      <c r="F179" t="s">
+        <v>971</v>
+      </c>
+      <c r="G179" t="s">
+        <v>887</v>
+      </c>
+      <c r="I179" t="s">
+        <v>631</v>
+      </c>
+      <c r="J179" t="s">
+        <v>18</v>
+      </c>
+      <c r="K179" s="2">
         <v>2001</v>
       </c>
     </row>
-    <row r="180" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A180" s="3" t="s">
+    <row r="180" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A180" t="s">
         <v>881</v>
       </c>
-      <c r="B180" s="3" t="s">
-        <v>923</v>
+      <c r="B180" t="s">
+        <v>972</v>
       </c>
       <c r="C180" t="s">
         <v>883</v>
       </c>
-      <c r="D180" s="15" t="s">
+      <c r="D180" t="s">
+        <v>973</v>
+      </c>
+      <c r="E180" t="s">
+        <v>974</v>
+      </c>
+      <c r="F180" t="s">
+        <v>975</v>
+      </c>
+      <c r="G180" t="s">
+        <v>976</v>
+      </c>
+      <c r="I180" t="s">
+        <v>631</v>
+      </c>
+      <c r="J180" t="s">
+        <v>18</v>
+      </c>
+      <c r="K180" s="1">
+        <v>2001</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A181" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B181" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>979</v>
+      </c>
+      <c r="D181" s="7" t="s">
+        <v>980</v>
+      </c>
+      <c r="E181" s="4" t="s">
+        <v>981</v>
+      </c>
+      <c r="F181" s="4" t="s">
+        <v>978</v>
+      </c>
+      <c r="G181" s="4" t="s">
+        <v>982</v>
+      </c>
+      <c r="H181" s="4"/>
+      <c r="I181" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="J181" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K181" s="5">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A182" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B182" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>984</v>
+      </c>
+      <c r="D182" s="7" t="s">
+        <v>985</v>
+      </c>
+      <c r="E182" s="4" t="s">
+        <v>986</v>
+      </c>
+      <c r="F182" s="6" t="s">
+        <v>983</v>
+      </c>
+      <c r="G182" s="4" t="s">
+        <v>987</v>
+      </c>
+      <c r="H182" s="4"/>
+      <c r="I182" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="J182" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K182" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A183" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>989</v>
+      </c>
+      <c r="D183" s="10" t="s">
+        <v>990</v>
+      </c>
+      <c r="E183" s="4" t="s">
+        <v>991</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>988</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>992</v>
+      </c>
+      <c r="H183" s="4"/>
+      <c r="I183" s="4" t="s">
+        <v>993</v>
+      </c>
+      <c r="J183" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K183" s="5">
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="184" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A184" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>995</v>
+      </c>
+      <c r="D184" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="E184" s="4" t="s">
+        <v>997</v>
+      </c>
+      <c r="F184" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="G184" s="4" t="s">
+        <v>994</v>
+      </c>
+      <c r="H184" s="4"/>
+      <c r="I184" s="4" t="s">
+        <v>998</v>
+      </c>
+      <c r="J184" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K184" s="5">
+        <v>2006</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A185" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1000</v>
+      </c>
+      <c r="D185" s="7" t="s">
+        <v>1001</v>
+      </c>
+      <c r="E185" s="4" t="s">
+        <v>1002</v>
+      </c>
+      <c r="F185" s="4" t="s">
+        <v>999</v>
+      </c>
+      <c r="G185" s="4" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H185" s="4"/>
+      <c r="I185" s="4" t="s">
+        <v>1004</v>
+      </c>
+      <c r="J185" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K185" s="5">
+        <v>2308</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A186" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B186" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C186" s="2" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D186" s="9" t="s">
+        <v>1007</v>
+      </c>
+      <c r="E186" s="4" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F186" s="4" t="s">
+        <v>1005</v>
+      </c>
+      <c r="G186" s="4" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H186" s="4"/>
+      <c r="I186" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J186" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K186" s="5">
+        <v>2351</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A187" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>1010</v>
+      </c>
+      <c r="C187" s="2" t="s">
+        <v>1011</v>
+      </c>
+      <c r="D187" s="9" t="s">
+        <v>1012</v>
+      </c>
+      <c r="E187" s="4" t="s">
+        <v>1013</v>
+      </c>
+      <c r="F187" s="4" t="s">
+        <v>1014</v>
+      </c>
+      <c r="G187" s="4" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H187" s="4"/>
+      <c r="I187" s="4" t="s">
+        <v>1016</v>
+      </c>
+      <c r="J187" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K187" s="5">
+        <v>2052</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A188" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B188" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="C188" s="2" t="s">
+        <v>1018</v>
+      </c>
+      <c r="D188" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="E188" s="4" t="s">
+        <v>1020</v>
+      </c>
+      <c r="F188" s="4" t="s">
+        <v>1017</v>
+      </c>
+      <c r="G188" s="4" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H188" s="4"/>
+      <c r="I188" s="4" t="s">
+        <v>1022</v>
+      </c>
+      <c r="J188" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K188" s="5">
+        <v>2007</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A189" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B189" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="C189" s="2" t="s">
+        <v>1024</v>
+      </c>
+      <c r="D189" s="9" t="s">
+        <v>1025</v>
+      </c>
+      <c r="E189" s="4" t="s">
+        <v>1026</v>
+      </c>
+      <c r="F189" s="4" t="s">
+        <v>1023</v>
+      </c>
+      <c r="G189" s="4" t="s">
+        <v>1027</v>
+      </c>
+      <c r="H189" s="4"/>
+      <c r="I189" s="4" t="s">
+        <v>1028</v>
+      </c>
+      <c r="J189" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K189" s="5">
+        <v>2522</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A190" s="4" t="s">
+        <v>977</v>
+      </c>
+      <c r="B190" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C190" s="2" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D190" s="9" t="s">
+        <v>1031</v>
+      </c>
+      <c r="E190" s="4" t="s">
+        <v>1032</v>
+      </c>
+      <c r="F190" s="4" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G190" s="4" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H190" s="4"/>
+      <c r="I190" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="J190" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K190" s="5">
+        <v>2751</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A191" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B191" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="C191" s="2" t="s">
+        <v>1036</v>
+      </c>
+      <c r="D191" s="8" t="s">
+        <v>1037</v>
+      </c>
+      <c r="E191" s="4" t="s">
+        <v>1038</v>
+      </c>
+      <c r="F191" s="2" t="s">
+        <v>1035</v>
+      </c>
+      <c r="G191" s="4" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H191" s="4"/>
+      <c r="I191" s="4" t="s">
+        <v>1040</v>
+      </c>
+      <c r="J191" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K191" s="5">
+        <v>2119</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A192" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B192" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="C192" s="2" t="s">
+        <v>1042</v>
+      </c>
+      <c r="D192" s="9" t="s">
+        <v>1043</v>
+      </c>
+      <c r="E192" s="4" t="s">
+        <v>1044</v>
+      </c>
+      <c r="F192" s="2" t="s">
+        <v>1041</v>
+      </c>
+      <c r="G192" s="4" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H192" s="4"/>
+      <c r="I192" s="4" t="s">
+        <v>511</v>
+      </c>
+      <c r="J192" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K192" s="5">
+        <v>2300</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A193" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B193" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="C193" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="D193" s="8" t="s">
+        <v>1048</v>
+      </c>
+      <c r="E193" s="4" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F193" s="2" t="s">
+        <v>1046</v>
+      </c>
+      <c r="G193" s="4" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H193" s="4"/>
+      <c r="I193" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="J193" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K193" s="5">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A194" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B194" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="C194" s="2" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D194" s="8" t="s">
+        <v>1053</v>
+      </c>
+      <c r="E194" s="4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F194" s="2" t="s">
+        <v>1051</v>
+      </c>
+      <c r="G194" s="4" t="s">
+        <v>1055</v>
+      </c>
+      <c r="H194" s="4"/>
+      <c r="I194" s="4" t="s">
+        <v>1056</v>
+      </c>
+      <c r="J194" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K194" s="5">
+        <v>2000</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A195" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B195" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C195" s="2" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D195" s="9" t="s">
+        <v>1059</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>1060</v>
+      </c>
+      <c r="F195" s="2" t="s">
+        <v>1057</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>1061</v>
+      </c>
+      <c r="H195" s="4"/>
+      <c r="I195" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="J195" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K195" s="5">
+        <v>2124</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A196" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B196" s="2" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C196" s="2" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D196" s="9" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E196" s="4" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F196" s="4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="G196" s="4" t="s">
+        <v>1066</v>
+      </c>
+      <c r="H196" s="4"/>
+      <c r="I196" s="4" t="s">
+        <v>557</v>
+      </c>
+      <c r="J196" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K196" s="5">
+        <v>2444</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A197" s="4" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B197" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C197" s="2" t="s">
         <v>1068</v>
       </c>
-      <c r="E180" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D181" s="15" t="s">
+      <c r="D197" s="8" t="s">
         <v>1069</v>
       </c>
-      <c r="E181" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D182" s="8" t="s">
+      <c r="E197" s="4" t="s">
         <v>1070</v>
       </c>
-      <c r="E182" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D183" s="8" t="s">
+      <c r="F197" s="4" t="s">
         <v>1071</v>
       </c>
-      <c r="E183" s="3" t="s">
-[...28 lines deleted...]
-      <c r="D184" s="11" t="s">
+      <c r="G197" s="4" t="s">
         <v>1072</v>
       </c>
-      <c r="E184" s="3" t="s">
-[...363 lines deleted...]
-      <c r="K195" s="3">
+      <c r="H197" s="4"/>
+      <c r="I197" s="4" t="s">
+        <v>546</v>
+      </c>
+      <c r="J197" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="K197" s="5">
         <v>2124</v>
       </c>
     </row>
-    <row r="196" spans="1:11" s="3" customFormat="1" x14ac:dyDescent="0.25">
-[...126 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K1"/>
-[...2 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ABS</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>IPC NSW</dc:creator>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>