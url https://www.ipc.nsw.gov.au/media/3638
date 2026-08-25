--- v0 (2025-12-24)
+++ v1 (2026-08-25)
@@ -6,140 +6,134 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5E038729" w14:textId="34254A39" w:rsidR="003427F1" w:rsidRPr="00741756" w:rsidRDefault="003427F1" w:rsidP="003427F1">
+    <w:p w14:paraId="5E038729" w14:textId="0B82910E" w:rsidR="003427F1" w:rsidRPr="00741756" w:rsidRDefault="00853A2A" w:rsidP="00853A2A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="14811"/>
+        </w:tabs>
       </w:pPr>
-      <w:r w:rsidRPr="003427F1">
+      <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6B29F550" wp14:editId="43B500E3">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2628A5CE" wp14:editId="5D4C7E1D">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>8749665</wp:posOffset>
+              <wp:posOffset>7836535</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>407940</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>33020</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1125977" cy="576393"/>
-[...8 lines deleted...]
-            </wp:docPr>
+            <wp:extent cx="2095500" cy="497840"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="464442249" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 1" descr="Home">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1125977" cy="576393"/>
+                      <a:ext cx="2095500" cy="497840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
+            <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
-            <wp14:sizeRelV relativeFrom="page">
+            <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="003427F1">
+      <w:r w:rsidR="003427F1" w:rsidRPr="003427F1">
         <w:t>Privacy Maturity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00741756">
+      <w:r w:rsidR="003427F1" w:rsidRPr="00741756">
         <w:t xml:space="preserve"> Matrix</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4865242F" w14:textId="77777777" w:rsidR="003427F1" w:rsidRDefault="003427F1" w:rsidP="003427F1">
       <w:r>
         <w:t>Version 1.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47526AB5" w14:textId="77777777" w:rsidR="003427F1" w:rsidRDefault="003427F1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15588" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1378"/>
         <w:gridCol w:w="3553"/>
         <w:gridCol w:w="3554"/>
         <w:gridCol w:w="3554"/>
         <w:gridCol w:w="3549"/>
       </w:tblGrid>
@@ -2676,166 +2670,176 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">There is oversight in place to ensure completion of the review and notification to the applicant occur as soon as possible and well within legislative requirements. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10264E7C" w14:textId="77777777" w:rsidR="007E67CD" w:rsidRDefault="007E67CD" w:rsidP="001C0481"/>
     <w:sectPr w:rsidR="007E67CD" w:rsidSect="001C0481">
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="488" w:right="1440" w:bottom="1440" w:left="589" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3972307B" w14:textId="77777777" w:rsidR="00B85DE8" w:rsidRDefault="00B85DE8" w:rsidP="007E4638">
+    <w:p w14:paraId="5EB84878" w14:textId="77777777" w:rsidR="0067187C" w:rsidRDefault="0067187C" w:rsidP="007E4638">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F79FE8E" w14:textId="77777777" w:rsidR="00B85DE8" w:rsidRDefault="00B85DE8" w:rsidP="007E4638">
+    <w:p w14:paraId="30A150A3" w14:textId="77777777" w:rsidR="0067187C" w:rsidRDefault="0067187C" w:rsidP="007E4638">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1797407760"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="1B480DC5" w14:textId="0E56DE0D" w:rsidR="007E4638" w:rsidRDefault="007E4638" w:rsidP="002B7161">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5A1A1FD0" w14:textId="77777777" w:rsidR="007E4638" w:rsidRDefault="007E4638" w:rsidP="007E4638">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="620806461"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="PageNumber"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="3477E503" w14:textId="5F63789D" w:rsidR="007E4638" w:rsidRDefault="007E4638" w:rsidP="002B7161">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -2845,70 +2849,70 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2B9C44D3" w14:textId="77777777" w:rsidR="007E4638" w:rsidRDefault="007E4638" w:rsidP="007E4638">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="61AAD952" w14:textId="77777777" w:rsidR="00B85DE8" w:rsidRDefault="00B85DE8" w:rsidP="007E4638">
+    <w:p w14:paraId="0E848F70" w14:textId="77777777" w:rsidR="0067187C" w:rsidRDefault="0067187C" w:rsidP="007E4638">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B5B55E9" w14:textId="77777777" w:rsidR="00B85DE8" w:rsidRDefault="00B85DE8" w:rsidP="007E4638">
+    <w:p w14:paraId="4BACFAD9" w14:textId="77777777" w:rsidR="0067187C" w:rsidRDefault="0067187C" w:rsidP="007E4638">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C0481"/>
     <w:rsid w:val="00005C47"/>
     <w:rsid w:val="00046D55"/>
     <w:rsid w:val="00064D00"/>
@@ -2922,186 +2926,188 @@
     <w:rsid w:val="00145F5B"/>
     <w:rsid w:val="001C0481"/>
     <w:rsid w:val="001C0EBC"/>
     <w:rsid w:val="001D01F9"/>
     <w:rsid w:val="001E5510"/>
     <w:rsid w:val="001E6537"/>
     <w:rsid w:val="002055E0"/>
     <w:rsid w:val="00215FB6"/>
     <w:rsid w:val="00230665"/>
     <w:rsid w:val="00245EFD"/>
     <w:rsid w:val="002B7888"/>
     <w:rsid w:val="002D24CB"/>
     <w:rsid w:val="003129BF"/>
     <w:rsid w:val="00313ADD"/>
     <w:rsid w:val="00330D64"/>
     <w:rsid w:val="003427F1"/>
     <w:rsid w:val="00357FFD"/>
     <w:rsid w:val="00374851"/>
     <w:rsid w:val="00380FB6"/>
     <w:rsid w:val="00392E13"/>
     <w:rsid w:val="003B5BF0"/>
     <w:rsid w:val="003D1524"/>
     <w:rsid w:val="003F2E14"/>
     <w:rsid w:val="00421B0B"/>
     <w:rsid w:val="0042470C"/>
+    <w:rsid w:val="00467C70"/>
     <w:rsid w:val="004733A4"/>
     <w:rsid w:val="00477725"/>
     <w:rsid w:val="00494720"/>
     <w:rsid w:val="00494D5A"/>
     <w:rsid w:val="004D64B2"/>
     <w:rsid w:val="004E5641"/>
     <w:rsid w:val="005426F4"/>
     <w:rsid w:val="00575801"/>
     <w:rsid w:val="00584686"/>
     <w:rsid w:val="00586A86"/>
     <w:rsid w:val="005A54C2"/>
     <w:rsid w:val="005A5CC5"/>
     <w:rsid w:val="005A6977"/>
     <w:rsid w:val="005B2489"/>
     <w:rsid w:val="005C177D"/>
+    <w:rsid w:val="005F79F9"/>
     <w:rsid w:val="00600685"/>
     <w:rsid w:val="00602D68"/>
     <w:rsid w:val="00615C66"/>
     <w:rsid w:val="006402AA"/>
     <w:rsid w:val="00641F16"/>
     <w:rsid w:val="0064240C"/>
+    <w:rsid w:val="0067187C"/>
     <w:rsid w:val="006A1656"/>
     <w:rsid w:val="006B041C"/>
     <w:rsid w:val="007029FD"/>
     <w:rsid w:val="007255D9"/>
     <w:rsid w:val="0073249A"/>
     <w:rsid w:val="00755358"/>
     <w:rsid w:val="0078408E"/>
     <w:rsid w:val="00792E24"/>
     <w:rsid w:val="007E4638"/>
     <w:rsid w:val="007E67CD"/>
     <w:rsid w:val="007F75E8"/>
     <w:rsid w:val="00805123"/>
     <w:rsid w:val="00807376"/>
     <w:rsid w:val="00812117"/>
     <w:rsid w:val="008126A8"/>
     <w:rsid w:val="0082693B"/>
     <w:rsid w:val="008449A9"/>
+    <w:rsid w:val="00853A2A"/>
     <w:rsid w:val="00856C95"/>
     <w:rsid w:val="008833B5"/>
     <w:rsid w:val="008A26E2"/>
     <w:rsid w:val="008B437C"/>
     <w:rsid w:val="008C286F"/>
     <w:rsid w:val="008D75D1"/>
     <w:rsid w:val="00905BDD"/>
     <w:rsid w:val="00916165"/>
     <w:rsid w:val="009238E1"/>
     <w:rsid w:val="00926699"/>
     <w:rsid w:val="009433EE"/>
     <w:rsid w:val="0095254A"/>
     <w:rsid w:val="00956D3A"/>
     <w:rsid w:val="0096257A"/>
     <w:rsid w:val="009B362E"/>
     <w:rsid w:val="009B5E5F"/>
     <w:rsid w:val="009C7B53"/>
     <w:rsid w:val="009D3234"/>
     <w:rsid w:val="009E5CA7"/>
     <w:rsid w:val="00AD56CF"/>
     <w:rsid w:val="00AE4F5E"/>
     <w:rsid w:val="00B12A24"/>
     <w:rsid w:val="00B328A7"/>
     <w:rsid w:val="00B66870"/>
     <w:rsid w:val="00B674D1"/>
     <w:rsid w:val="00B70D8F"/>
     <w:rsid w:val="00B71DDC"/>
-    <w:rsid w:val="00B85DE8"/>
     <w:rsid w:val="00B923B8"/>
     <w:rsid w:val="00BC4372"/>
     <w:rsid w:val="00BC53EE"/>
     <w:rsid w:val="00BF08FD"/>
     <w:rsid w:val="00BF100C"/>
     <w:rsid w:val="00C03422"/>
+    <w:rsid w:val="00C06EDC"/>
     <w:rsid w:val="00C7523E"/>
     <w:rsid w:val="00C848EE"/>
     <w:rsid w:val="00CA2338"/>
     <w:rsid w:val="00CC3748"/>
     <w:rsid w:val="00CD2C11"/>
     <w:rsid w:val="00CF1CE6"/>
     <w:rsid w:val="00CF5E05"/>
     <w:rsid w:val="00D0310C"/>
     <w:rsid w:val="00D05379"/>
     <w:rsid w:val="00D45A1E"/>
     <w:rsid w:val="00D45BCE"/>
     <w:rsid w:val="00D65745"/>
     <w:rsid w:val="00D80989"/>
     <w:rsid w:val="00DA18E1"/>
     <w:rsid w:val="00DC04CA"/>
     <w:rsid w:val="00DC7200"/>
     <w:rsid w:val="00DD6523"/>
     <w:rsid w:val="00DF59BB"/>
     <w:rsid w:val="00DF6421"/>
     <w:rsid w:val="00E14D5C"/>
-    <w:rsid w:val="00E26270"/>
     <w:rsid w:val="00E37D30"/>
     <w:rsid w:val="00E54311"/>
     <w:rsid w:val="00EB630A"/>
-    <w:rsid w:val="00EE6295"/>
     <w:rsid w:val="00F10AF5"/>
     <w:rsid w:val="00F2153F"/>
     <w:rsid w:val="00F704C3"/>
     <w:rsid w:val="00F72208"/>
     <w:rsid w:val="00F925A3"/>
     <w:rsid w:val="00F936D8"/>
     <w:rsid w:val="00FD3ABC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F620A46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{511DBC07-443D-BB4B-A28C-5EF515EFEE14}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -3658,51 +3664,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007E4638"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007E4638"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -4311,79 +4317,79 @@
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ECE66F9A-2403-439C-89BF-AE7ECF8332AE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
     <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1395</Words>
-  <Characters>7953</Characters>
+  <Characters>7954</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>66</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9330</CharactersWithSpaces>
+  <CharactersWithSpaces>9331</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IPC Privacy Self-assessment Tool - Maturity Matrix</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000197B3D2671C0B419C20ADDEB448215B</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>