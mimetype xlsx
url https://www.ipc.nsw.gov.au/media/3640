--- v0 (2025-11-16)
+++ v1 (2026-08-27)
@@ -16,60 +16,60 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov-my.sharepoint.com/personal/giles_aley_ipc_nsw_gov_au/Documents/Giles Files/Working Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov.sharepoint.com/sites/IPCCCA/Shared Documents/General/COMMUNICATIONS/Projects/2026/Retemplating/Drafts for MCCA review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F8C61975-87DD-4E62-8FC3-D63280E083AD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="36" documentId="8_{A63C63AE-B9EB-4047-A893-49697663CB4A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DFCC4D48-593A-4DE8-A029-C90614FCE35E}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{2ECB8598-1CF5-674B-BCA2-8FED04177CF7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2ECB8598-1CF5-674B-BCA2-8FED04177CF7}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="15" r:id="rId1"/>
     <sheet name="Instructions" sheetId="16" r:id="rId2"/>
     <sheet name="Maturity Matrix Summary" sheetId="3" r:id="rId3"/>
     <sheet name="1. Culture and Leadership" sheetId="2" r:id="rId4"/>
     <sheet name="2. Privacy Reporting" sheetId="4" r:id="rId5"/>
     <sheet name="3. Data Breach Reporting" sheetId="5" r:id="rId6"/>
     <sheet name="4. Information Holdings" sheetId="7" r:id="rId7"/>
     <sheet name="5. Privacy Impact Assessments" sheetId="8" r:id="rId8"/>
     <sheet name="6. Privacy Functions" sheetId="9" r:id="rId9"/>
     <sheet name="7. PMPs" sheetId="10" r:id="rId10"/>
     <sheet name="8. Internal Reviews" sheetId="12" r:id="rId11"/>
   </sheets>
   <definedNames>
     <definedName name="CLCurrent">'1. Culture and Leadership'!$C$4</definedName>
     <definedName name="CLTar">'1. Culture and Leadership'!$F$4</definedName>
     <definedName name="DBRCurrent">'3. Data Breach Reporting'!$C$4</definedName>
     <definedName name="DBRTar">'3. Data Breach Reporting'!$F$4</definedName>
     <definedName name="GFCurrent">#REF!</definedName>
     <definedName name="GFTar">#REF!</definedName>
     <definedName name="IHCurrent">'4. Information Holdings'!$C$4</definedName>
     <definedName name="IHTar">'4. Information Holdings'!$F$4</definedName>
     <definedName name="IRCurrent">'8. Internal Reviews'!$C$4</definedName>
     <definedName name="IRTar">'8. Internal Reviews'!$F$4</definedName>
@@ -387,53 +387,50 @@
   <si>
     <t xml:space="preserve">The performance of privacy impact assessments form part of a wider privacy-by-design approach, whereby privacy positive activities are built into projects from initiation and planning through to implementation and operation. Project teams are provided with specific training and guidance to follow a privacy-by-design approach. Privacy impact assessment outcomes are communicated through audit and risk committees and result in actions across the organisation that drive privacy improvements. </t>
   </si>
   <si>
     <t>Privacy Governance Framework</t>
   </si>
   <si>
     <t>Checklist - Privacy for NSW Public Sector Agencies</t>
   </si>
   <si>
     <t>Fact Sheet - Understanding your privacy obligations</t>
   </si>
   <si>
     <t>Fact Sheet - The PPIP Act: Agency delegations, systems and practices</t>
   </si>
   <si>
     <t>Privacy Management Plans</t>
   </si>
   <si>
     <t>NB: Privacy reporting in annual reports is not required by the local government sector</t>
   </si>
   <si>
     <t>2. Privacy Reporting</t>
   </si>
   <si>
-    <t>Data breach guidance for NSW agencies</t>
-[...1 lines deleted...]
-  <si>
     <t>Data breach notification form</t>
   </si>
   <si>
     <t>Data breach prevention checklist</t>
   </si>
   <si>
     <t>Essential Eight Guide to managing cyber security incidents</t>
   </si>
   <si>
     <t>3. Data Breach Reporting</t>
   </si>
   <si>
     <t>4. Information Holdings</t>
   </si>
   <si>
     <t>Checklist - Identifying privacy issues</t>
   </si>
   <si>
     <t>Fact Sheet - Health Privacy Principles</t>
   </si>
   <si>
     <t>Fact Sheet - Information Protection Principles</t>
   </si>
   <si>
     <t>Fact Sheet - Processing requests for personal information</t>
@@ -472,53 +469,50 @@
     <t>Q12</t>
   </si>
   <si>
     <t>Q13</t>
   </si>
   <si>
     <t>Q14</t>
   </si>
   <si>
     <t>Guide - A guide to making privacy management plans</t>
   </si>
   <si>
     <t>Checklist - Privacy Management Plans</t>
   </si>
   <si>
     <t>Guide - Data sharing and privacy</t>
   </si>
   <si>
     <t>8. Internal Reviews</t>
   </si>
   <si>
     <t>Guides - The Privacy Commissioner's oversight role in internal reviews of privacy complaints</t>
   </si>
   <si>
     <t>Checklist - Privacy internal reviews</t>
-  </si>
-[...1 lines deleted...]
-    <t>Form - Privacy complaints - internal review</t>
   </si>
   <si>
     <t>Agency:</t>
   </si>
   <si>
     <t>TYPE AGENCY NAME HERE</t>
   </si>
   <si>
     <t>Division:</t>
   </si>
   <si>
     <t>TYPE DIVISION HERE</t>
   </si>
   <si>
     <t>Business Unit</t>
   </si>
   <si>
     <t>TYPE BUSINESS UNIT HERE</t>
   </si>
   <si>
     <t>Version:</t>
   </si>
   <si>
     <t>v1.0 (UPDATE VERSION NUMBER AS REQUIRED)</t>
   </si>
@@ -722,50 +716,56 @@
     <t>Agencies should use the action plan to record maturity improvement activities associated with each privacy area. Each area of practice sheet has an action plan section where tasks to improve maturity for that privacy area(s) can be planned. This allows for the area of practice sheet to act as a tracking tool which measures the impact of privacy intervention actions on privacy maturity. It is advised that after a major action is completed, that a new assessment be performed to capture any improvement.</t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should review the Management Document, including the available reference information. This Management Document will be used to track privacy maturity target levels and progress. Each area of practice of privacy maturity has a corresponding tab which can be used to record and track your maturity in that area of practice. Determine which level(s) of the organisation the management document best sits at. For smaller organisations, you may want to only manage a management document, as you can be confident that you can centrally assess maturity for the entire agency. For larger organisations, multiple management documents may be more usefully distributed and managed at division, business units or any other unit level. This allows for assessment and tracking of maturity to be performed at a more meaningful level. Once distribution and management approach has been made, fill in the agency name and, if relevant, the division and business unit names  on the index tab. </t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should read the Maturity Matrix to understand what privacy maturity looks like within the agency. The Maturity Matrix describes what various privacy management areas of practice look like at each stage of maturity. Understanding what is required across these various areas of practice for your Agency to achieve your desired level of maturity. </t>
   </si>
   <si>
     <t xml:space="preserve"> Agencies should perform the privacy assessment for each area of practice using the surveys, which can be completed by privacy officers or released for wider participation. The surveys can be kept together or broken down by privacy areas of practice and can be uploaded to Microsoft Forms using the Quick Import function, or to other survey tools for easy collection of responses and viewing of response data. Surveys are used as a tool to support privacy officers in understanding the nature and effectiveness of privacy practices. The target audience for the surveys is to be determined by officers. Some areas of practice may require widespread distribution to get accurate responses while other may only need to be sent to a set of specific individuals. In smaller agencies, the surveys may only need to be completed by the privacy officer themselves. Surveys and assessment are advised to be completed regularly in order to track maturity levels over time. </t>
   </si>
   <si>
     <t>Privacy Self-assessment Tool Instructions</t>
   </si>
   <si>
     <t xml:space="preserve">Components of the Tool </t>
   </si>
   <si>
     <t>Purpose of the Tool</t>
   </si>
   <si>
     <t>Agencies should determine the privacy maturity level for each privacy area based on the results of the latest survey, as well as the judgement and confidence level of the privacy manager. This is to be manually entered into the 'Current' cell at the top of the spreadsheet. This is not automatically determined by the sheet. This tool assists agencies in managing self-assessment but it does not provide an automated evaluation. It is the responsibility of agencies to make confident and accurate assessments about their privacy maturity based on their own understanding.</t>
   </si>
   <si>
     <t>The tool has been designed for NSW government agencies to perform a self-assessment of their privacy maturity and track their progress in improving privacy practices.</t>
+  </si>
+  <si>
+    <t>Guide to managing data breaches in accordance with the PPIP Act</t>
+  </si>
+  <si>
+    <t>Form - Privacy Complaint internal review application form</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="31" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
@@ -1355,51 +1355,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="120">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1497,53 +1497,50 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="6" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -1613,57 +1610,54 @@
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
@@ -1709,386 +1703,610 @@
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="206">
+  <dxfs count="194">
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...1 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
@@ -2110,145 +2328,478 @@
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
@@ -2265,1214 +2816,558 @@
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...1 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...12 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
-        </patternFill>
-[...831 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="7" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
@@ -3504,327 +3399,321 @@
       <color rgb="FF942092"/>
       <color rgb="FFD792D6"/>
       <color rgb="FF0432FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>63500</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:colOff>63499</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>787400</xdr:colOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>66568</xdr:colOff>
       <xdr:row>28</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>19049</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Home">
+        <xdr:cNvPr id="2" name="Picture 1" descr="IPC logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06043116-4849-5348-BB9D-B4B84BA3A073}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="393700" y="4394200"/>
-          <a:ext cx="2374900" cy="1228725"/>
+          <a:off x="396874" y="5610225"/>
+          <a:ext cx="4194069" cy="990599"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>338666</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>63501</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2374900</xdr:colOff>
+      <xdr:colOff>4301610</xdr:colOff>
       <xdr:row>44</xdr:row>
-      <xdr:rowOff>136525</xdr:rowOff>
+      <xdr:rowOff>74084</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="Home">
+        <xdr:cNvPr id="3" name="Picture 2" descr="IPC logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B7940D-09B3-AE4F-9043-8C7CA8B5FF52}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="330200" y="8115300"/>
-          <a:ext cx="2374900" cy="1228725"/>
+          <a:off x="338666" y="12795251"/>
+          <a:ext cx="4301611" cy="1016000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>16548100</xdr:colOff>
+      <xdr:colOff>15309447</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:rowOff>190500</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>711200</xdr:colOff>
+      <xdr:colOff>711201</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>97389</xdr:rowOff>
+      <xdr:rowOff>94688</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4" descr="Home">
+        <xdr:cNvPr id="5" name="Picture 4" descr="IPC logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E94DF52C-5D24-AD47-9C14-EF61E3A4FB26}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16878300" y="152400"/>
-          <a:ext cx="1219200" cy="630789"/>
+          <a:off x="15648114" y="190500"/>
+          <a:ext cx="2462087" cy="581521"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -3886,51 +3775,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4028,603 +3917,603 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1673" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/195" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/190" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2858" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2853" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2859" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/196" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/194" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/669" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1993" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2854" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1994" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/189/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/185/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/254/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/105/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ipc.nsw.gov.au/node/1638/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2829" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2852" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2451" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2859" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2826" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/809" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyber.gov.au/acsc/view-all-content/publications/essential-eight-explained" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/424" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/822" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2475" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyber.gov.au/business-government/asds-cyber-security-frameworks/essential-eight?ss=true" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2866" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2001" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/187" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/186" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1549" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/293" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/264" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2827" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2828" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2855" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2002" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2764" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1648" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/agencies-and-organisations/guides/guide-to-undertaking-privacy-impact-assessments?_sm_au_=iVVr7NLDMc4Wj506" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1580" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1627" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/resources/fact-sheet-privacy-design" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oaic.gov.au/agencies-and-organisations/guides/guide-to-undertaking-privacy-impact-assessments?_sm_au_=iVVr7NLDMc4Wj506" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2860" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2837" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/189" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/439" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1638" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2829" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2895" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2826" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A01C4F4D-A449-1142-B2C6-A81AF5825816}">
   <sheetPr>
     <tabColor theme="3" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:K29"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
       <selection activeCell="L3" sqref="L1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.375" customWidth="1"/>
     <col min="2" max="11" width="11" customWidth="1"/>
     <col min="12" max="16384" width="11" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="33.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="2:10" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="48"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="38"/>
       <c r="G3" s="38"/>
       <c r="H3" s="38"/>
       <c r="I3" s="38"/>
       <c r="J3" s="38"/>
     </row>
     <row r="4" spans="2:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B4" s="42" t="s">
-        <v>90</v>
-[...10 lines deleted...]
-      <c r="J4" s="76"/>
+        <v>88</v>
+      </c>
+      <c r="C4" s="75" t="s">
+        <v>89</v>
+      </c>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
     </row>
     <row r="5" spans="2:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="43" t="s">
-        <v>92</v>
-[...10 lines deleted...]
-      <c r="J5" s="80"/>
+        <v>90</v>
+      </c>
+      <c r="C5" s="79" t="s">
+        <v>91</v>
+      </c>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
     </row>
     <row r="6" spans="2:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="43" t="s">
-        <v>94</v>
-[...10 lines deleted...]
-      <c r="J6" s="80"/>
+        <v>92</v>
+      </c>
+      <c r="C6" s="79" t="s">
+        <v>93</v>
+      </c>
+      <c r="D6" s="79"/>
+      <c r="E6" s="79"/>
+      <c r="F6" s="79"/>
+      <c r="G6" s="79"/>
+      <c r="H6" s="79"/>
+      <c r="I6" s="79"/>
+      <c r="J6" s="79"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="8" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>96</v>
-[...10 lines deleted...]
-      <c r="J8" s="77"/>
+        <v>94</v>
+      </c>
+      <c r="C8" s="76" t="s">
+        <v>95</v>
+      </c>
+      <c r="D8" s="76"/>
+      <c r="E8" s="76"/>
+      <c r="F8" s="76"/>
+      <c r="G8" s="76"/>
+      <c r="H8" s="76"/>
+      <c r="I8" s="76"/>
+      <c r="J8" s="76"/>
     </row>
     <row r="9" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B10" s="82" t="s">
-[...9 lines deleted...]
-      <c r="J10" s="82"/>
+      <c r="B10" s="81" t="s">
+        <v>156</v>
+      </c>
+      <c r="C10" s="81"/>
+      <c r="D10" s="81"/>
+      <c r="E10" s="81"/>
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="81"/>
+      <c r="I10" s="81"/>
+      <c r="J10" s="81"/>
     </row>
     <row r="11" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B11" s="79" t="s">
-[...9 lines deleted...]
-      <c r="J11" s="79"/>
+      <c r="B11" s="78" t="s">
+        <v>147</v>
+      </c>
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="78"/>
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="78"/>
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="13" spans="2:10" ht="21" x14ac:dyDescent="0.35">
-      <c r="B13" s="81" t="s">
+      <c r="B13" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="C13" s="81"/>
-[...6 lines deleted...]
-      <c r="J13" s="81"/>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
     </row>
     <row r="14" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B14" s="78" t="s">
+      <c r="B14" s="77" t="s">
         <v>14</v>
       </c>
-      <c r="C14" s="78"/>
-[...6 lines deleted...]
-      <c r="J14" s="78"/>
+      <c r="C14" s="77"/>
+      <c r="D14" s="77"/>
+      <c r="E14" s="77"/>
+      <c r="F14" s="77"/>
+      <c r="G14" s="77"/>
+      <c r="H14" s="77"/>
+      <c r="I14" s="77"/>
+      <c r="J14" s="77"/>
     </row>
     <row r="15" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B15" s="74" t="s">
+      <c r="B15" s="73" t="s">
         <v>59</v>
       </c>
-      <c r="C15" s="74"/>
-[...6 lines deleted...]
-      <c r="J15" s="74"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
     </row>
     <row r="16" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B16" s="74" t="s">
+      <c r="B16" s="73" t="s">
+        <v>63</v>
+      </c>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+    </row>
+    <row r="17" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B17" s="73" t="s">
         <v>64</v>
       </c>
-      <c r="C16" s="74"/>
-[...19 lines deleted...]
-      <c r="J17" s="74"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
     </row>
     <row r="18" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B18" s="74" t="s">
+      <c r="B18" s="73" t="s">
+        <v>70</v>
+      </c>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+    </row>
+    <row r="19" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B19" s="73" t="s">
         <v>71</v>
       </c>
-      <c r="C18" s="74"/>
-[...19 lines deleted...]
-      <c r="J19" s="74"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
     </row>
     <row r="20" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B20" s="74" t="s">
-[...9 lines deleted...]
-      <c r="J20" s="74"/>
+      <c r="B20" s="73" t="s">
+        <v>77</v>
+      </c>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
     </row>
     <row r="21" spans="2:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B21" s="75" t="s">
-[...9 lines deleted...]
-      <c r="J21" s="75"/>
+      <c r="B21" s="74" t="s">
+        <v>85</v>
+      </c>
+      <c r="C21" s="74"/>
+      <c r="D21" s="74"/>
+      <c r="E21" s="74"/>
+      <c r="F21" s="74"/>
+      <c r="G21" s="74"/>
+      <c r="H21" s="74"/>
+      <c r="I21" s="74"/>
+      <c r="J21" s="74"/>
     </row>
     <row r="22" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="23" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:10" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="15">
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C8:J8"/>
     <mergeCell ref="B14:J14"/>
     <mergeCell ref="B15:J15"/>
     <mergeCell ref="B16:J16"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="B17:J17"/>
     <mergeCell ref="B18:J18"/>
     <mergeCell ref="B19:J19"/>
     <mergeCell ref="B20:J20"/>
     <mergeCell ref="B21:J21"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" location="'Maturity Matrix Summary'!A1" display="Maturity Matrix Summary" xr:uid="{1D8162C8-18A5-4B4C-903C-B570F090ACF4}"/>
     <hyperlink ref="B14" location="'1. Culture and Leadership'!A1" display="1. Culture and Leadership" xr:uid="{59B83F25-10F3-3647-9B2D-D245143AD183}"/>
     <hyperlink ref="B15" location="'2. Privacy Reporting'!A1" display="2. Privacy Reporting" xr:uid="{1E06AC3A-1264-A141-BAAA-1EB5BC3969B5}"/>
     <hyperlink ref="B16" location="'3. Data Breach Reporting'!A1" display="3. Data Breach Reporting" xr:uid="{45FC23B9-9522-DE48-B22C-6D7EEDDF0FDB}"/>
     <hyperlink ref="B17" location="'4. Information Holdings'!A1" display="4. Information Holdings" xr:uid="{73E885B5-6B17-3443-A7F4-0BE8B26911DD}"/>
     <hyperlink ref="B18" location="'5. Privacy Impact Assessments'!A1" display="5. Privacy Impact Assessments" xr:uid="{7F3D0963-7717-9B4E-B7F6-2DAA63C4E1FC}"/>
     <hyperlink ref="B19" location="'6. Privacy Functions'!A1" display="6. Privacy Functions" xr:uid="{AA86A9AC-3861-3542-A297-A7F86E364343}"/>
     <hyperlink ref="B20" location="'7. PMPs'!A1" display="7. Privacy Management Plans" xr:uid="{D1197A0E-AE40-ED43-B0C2-5E1193D4FF23}"/>
     <hyperlink ref="B21" location="'8. Internal Reviews'!A1" display="8. Internal Reviews" xr:uid="{D73D968E-190F-9B44-89BB-AFCDDA3D2F54}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{741EF621-62DD-DF4B-8442-A51E40D9BB6E}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:AF40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="V30" workbookViewId="0">
-      <selection activeCell="AA30" sqref="AA1:XFD1048576"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="T10" sqref="T10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="12" width="13.625" style="1" customWidth="1"/>
     <col min="13" max="13" width="19" style="1" customWidth="1"/>
     <col min="14" max="17" width="13.625" style="1" customWidth="1"/>
     <col min="18" max="19" width="7.375" style="1" customWidth="1"/>
     <col min="20" max="20" width="19.875" style="1" customWidth="1"/>
     <col min="21" max="21" width="90.875" style="1" customWidth="1"/>
     <col min="22" max="23" width="10.875" style="1" customWidth="1"/>
     <col min="24" max="24" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="10.875" style="1" customWidth="1"/>
     <col min="27" max="32" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="33" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:32" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>77</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="M2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="N2" s="117" t="s">
-[...7 lines deleted...]
-      <c r="T2" s="117"/>
+      <c r="N2" s="115" t="s">
+        <v>98</v>
+      </c>
+      <c r="O2" s="115"/>
+      <c r="P2" s="115"/>
+      <c r="Q2" s="115"/>
+      <c r="R2" s="115"/>
+      <c r="S2" s="115"/>
+      <c r="T2" s="115"/>
     </row>
     <row r="3" spans="2:32" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="M3" s="45" t="s">
-        <v>103</v>
-[...9 lines deleted...]
-      <c r="T3" s="117"/>
+        <v>101</v>
+      </c>
+      <c r="N3" s="116" t="s">
+        <v>133</v>
+      </c>
+      <c r="O3" s="115"/>
+      <c r="P3" s="115"/>
+      <c r="Q3" s="115"/>
+      <c r="R3" s="115"/>
+      <c r="S3" s="115"/>
+      <c r="T3" s="115"/>
     </row>
     <row r="4" spans="2:32" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="M4" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="N4" s="117" t="s">
-[...7 lines deleted...]
-      <c r="T4" s="117"/>
+      <c r="N4" s="115" t="s">
+        <v>106</v>
+      </c>
+      <c r="O4" s="115"/>
+      <c r="P4" s="115"/>
+      <c r="Q4" s="115"/>
+      <c r="R4" s="115"/>
+      <c r="S4" s="115"/>
+      <c r="T4" s="115"/>
     </row>
     <row r="5" spans="2:32" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="M5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="N5" s="117" t="s">
-[...7 lines deleted...]
-      <c r="T5" s="117"/>
+      <c r="N5" s="115" t="s">
+        <v>110</v>
+      </c>
+      <c r="O5" s="115"/>
+      <c r="P5" s="115"/>
+      <c r="Q5" s="115"/>
+      <c r="R5" s="115"/>
+      <c r="S5" s="115"/>
+      <c r="T5" s="115"/>
     </row>
     <row r="6" spans="2:32" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:32" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>29</v>
       </c>
       <c r="L7" s="10" t="s">
         <v>30</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="N7" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="O7" s="10" t="s">
         <v>79</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="P7" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="P7" s="10" t="s">
+      <c r="Q7" s="10" t="s">
         <v>81</v>
       </c>
-      <c r="Q7" s="10" t="s">
-[...2 lines deleted...]
-      <c r="T7" s="112" t="s">
+      <c r="T7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="U7" s="113"/>
-[...1 lines deleted...]
-      <c r="W7" s="114"/>
+      <c r="U7" s="111"/>
+      <c r="V7" s="111"/>
+      <c r="W7" s="112"/>
     </row>
     <row r="8" spans="2:32" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="T8" s="32" t="s">
-        <v>83</v>
+      <c r="T8" s="119" t="s">
+        <v>82</v>
       </c>
       <c r="U8" s="33"/>
       <c r="V8" s="33"/>
       <c r="W8" s="34"/>
     </row>
     <row r="9" spans="2:32" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
@@ -4632,52 +4521,52 @@
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q9" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="T9" s="32" t="s">
-        <v>84</v>
+      <c r="T9" s="119" t="s">
+        <v>83</v>
       </c>
       <c r="U9" s="33"/>
       <c r="V9" s="33"/>
       <c r="W9" s="34"/>
     </row>
     <row r="10" spans="2:32" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="4" t="s">
@@ -4685,52 +4574,52 @@
       </c>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="L10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="M10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="T10" s="32" t="s">
-        <v>85</v>
+      <c r="T10" s="119" t="s">
+        <v>84</v>
       </c>
       <c r="U10" s="33"/>
       <c r="V10" s="33"/>
       <c r="W10" s="34"/>
     </row>
     <row r="11" spans="2:32" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7" t="s">
@@ -4750,64 +4639,64 @@
       </c>
       <c r="N11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="O11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="P11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="Q11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="T11" s="32"/>
       <c r="U11" s="30"/>
       <c r="V11" s="30"/>
       <c r="W11" s="31"/>
     </row>
     <row r="12" spans="2:32" x14ac:dyDescent="0.25">
       <c r="T12" s="32"/>
       <c r="U12" s="30"/>
       <c r="V12" s="30"/>
       <c r="W12" s="31"/>
     </row>
     <row r="13" spans="2:32" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...9 lines deleted...]
-      <c r="M13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="106"/>
+      <c r="L13" s="106"/>
+      <c r="M13" s="107"/>
       <c r="N13" s="41"/>
       <c r="O13" s="41"/>
       <c r="P13" s="41"/>
       <c r="Q13" s="41"/>
       <c r="T13" s="32"/>
       <c r="U13" s="30"/>
       <c r="V13" s="30"/>
       <c r="W13" s="31"/>
     </row>
     <row r="14" spans="2:32" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:M14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
@@ -4955,93 +4844,93 @@
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
       <c r="N18" s="19"/>
       <c r="O18" s="19"/>
       <c r="P18" s="19"/>
       <c r="Q18" s="19"/>
     </row>
     <row r="19" spans="2:25" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
-      <c r="T19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="Y19" s="116"/>
+      <c r="T19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="U19" s="114"/>
+      <c r="V19" s="114"/>
+      <c r="W19" s="114"/>
+      <c r="X19" s="114"/>
+      <c r="Y19" s="114"/>
     </row>
     <row r="20" spans="2:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="L20" s="19"/>
       <c r="M20" s="19"/>
       <c r="N20" s="19"/>
       <c r="O20" s="19"/>
       <c r="P20" s="19"/>
       <c r="Q20" s="19"/>
       <c r="T20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="U20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="V20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="W20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="X20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="Y20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:25" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="L21" s="19"/>
       <c r="M21" s="19"/>
       <c r="N21" s="19"/>
       <c r="O21" s="19"/>
       <c r="P21" s="19"/>
       <c r="Q21" s="19"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
       <c r="V21" s="24"/>
       <c r="W21" s="24"/>
       <c r="X21" s="24"/>
       <c r="Y21" s="24"/>
@@ -5362,204 +5251,198 @@
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="19"/>
       <c r="N35" s="19"/>
       <c r="O35" s="19"/>
       <c r="P35" s="19"/>
       <c r="Q35" s="19"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
       <c r="V35" s="26"/>
       <c r="W35" s="26"/>
       <c r="X35" s="26"/>
       <c r="Y35" s="26"/>
     </row>
     <row r="36" spans="2:25" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:25" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...12 lines deleted...]
-      <c r="M37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="97"/>
+      <c r="L37" s="97"/>
+      <c r="M37" s="98"/>
       <c r="N37" s="39"/>
       <c r="O37" s="39"/>
       <c r="P37" s="39"/>
       <c r="Q37" s="39"/>
-      <c r="T37" s="98" t="s">
-[...4 lines deleted...]
-      <c r="W37" s="100"/>
+      <c r="T37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="U37" s="97"/>
+      <c r="V37" s="97"/>
+      <c r="W37" s="98"/>
     </row>
     <row r="38" spans="2:25" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...10 lines deleted...]
-      <c r="M38" s="103"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="100"/>
+      <c r="L38" s="100"/>
+      <c r="M38" s="101"/>
       <c r="N38" s="39"/>
       <c r="O38" s="39"/>
       <c r="P38" s="39"/>
       <c r="Q38" s="39"/>
-      <c r="T38" s="104"/>
-[...2 lines deleted...]
-      <c r="W38" s="106"/>
+      <c r="T38" s="102"/>
+      <c r="U38" s="103"/>
+      <c r="V38" s="103"/>
+      <c r="W38" s="104"/>
     </row>
     <row r="39" spans="2:25" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...10 lines deleted...]
-      <c r="M39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="103"/>
+      <c r="L39" s="103"/>
+      <c r="M39" s="104"/>
       <c r="N39" s="39"/>
       <c r="O39" s="39"/>
       <c r="P39" s="39"/>
       <c r="Q39" s="39"/>
     </row>
     <row r="40" spans="2:25" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="N5:T5"/>
     <mergeCell ref="B37:M39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="T37:W38"/>
     <mergeCell ref="T7:W7"/>
     <mergeCell ref="B13:M13"/>
     <mergeCell ref="T19:Y19"/>
     <mergeCell ref="N2:T2"/>
     <mergeCell ref="N3:T3"/>
     <mergeCell ref="N4:T4"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="51" priority="43" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="49" priority="43" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="50" priority="44" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="48" priority="44" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="49" priority="45" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="47" priority="45" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="48" priority="46" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="46" priority="46" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="45" priority="35" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="44" priority="36" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="43" priority="37" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="42" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:P35">
+    <cfRule type="containsText" dxfId="41" priority="7" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="40" priority="8" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="47" priority="39" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="39" priority="39" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="46" priority="40" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="38" priority="40" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="45" priority="41" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="37" priority="41" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="44" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="36" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...20 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="Q15:Q35">
-    <cfRule type="containsText" dxfId="37" priority="6" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="35" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",Q15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="34" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",Q15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="33" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",Q15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="32" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",Q15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="31" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",Q15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="30" priority="6" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",Q15)))</formula>
-    </cfRule>
-[...19 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",Q15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="15">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{AD921CB1-4CCD-EB43-A8FF-B8F642F95E17}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{F7E6A00E-6886-A540-A41C-15AD72933FA2}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{D98DC999-9100-284E-82B8-C56660ACAF18}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{2578F334-373B-EF4F-B629-8EE8EFF0BDC5}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{2EC29C4C-1590-6145-AA5B-D286CE5DCE14}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{6917EE8F-7A14-DE4A-906E-CC24CE817D74}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{C0C613B1-7F52-C741-B9B0-D81FC528C06E}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M15:M35" xr:uid="{F8207678-8FCB-CA4B-93AB-1159F56781AB}">
@@ -5582,331 +5465,331 @@
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="P15:P35" xr:uid="{C9E6F1D3-18A2-F04D-8356-E34868ED2B78}">
       <formula1>$P$8:$P$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="Q15:Q35" xr:uid="{89D85CAE-A1FB-B743-9C1E-15128D5A22CB}">
       <formula1>$Q$8:$Q$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="T8" r:id="rId1" xr:uid="{FC0C1696-B7EA-7144-BE80-FEFDCA2B836E}"/>
     <hyperlink ref="T9" r:id="rId2" xr:uid="{A66D2D5A-FBC6-234A-B39A-878819E98736}"/>
     <hyperlink ref="T10" r:id="rId3" xr:uid="{BBD584A8-1F81-F64A-A734-A6D3F74A06A6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A36ED0-EC0F-AC48-A53E-B923CE5022AC}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="P19" zoomScale="60" zoomScaleNormal="60" workbookViewId="0">
-      <selection activeCell="U19" sqref="U1:XFD1048576"/>
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="O14" sqref="O14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="10.875" style="1" customWidth="1"/>
     <col min="17" max="17" width="12.375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="21" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="24.875" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>86</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>85</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="119" t="s">
+      <c r="O4" s="117" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="120"/>
+      <c r="O5" s="118"/>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="32" t="s">
-        <v>87</v>
+      <c r="N8" s="119" t="s">
+        <v>86</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="32" t="s">
-        <v>88</v>
+      <c r="N9" s="119" t="s">
+        <v>87</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N10" s="32" t="s">
-        <v>89</v>
+      <c r="N10" s="119" t="s">
+        <v>170</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="32"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="32"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -5996,87 +5879,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -6307,1200 +6190,1180 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
     <mergeCell ref="O4:O5"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="31" priority="51" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="29" priority="51" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="30" priority="52" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="28" priority="52" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="29" priority="53" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="27" priority="53" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="28" priority="54" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="26" priority="54" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="25" priority="43" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="24" priority="44" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="23" priority="45" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="22" priority="46" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:E35">
+    <cfRule type="containsText" dxfId="21" priority="19" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="20" priority="20" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="27" priority="47" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="19" priority="47" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="26" priority="48" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="18" priority="48" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="25" priority="49" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="17" priority="49" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="24" priority="50" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="16" priority="50" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C15:C35">
-[...10 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+  <conditionalFormatting sqref="F15:F35">
+    <cfRule type="containsText" dxfId="15" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="14" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="13" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="12" priority="10" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="11" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="10" priority="12" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D15:E35">
-[...4 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+  <conditionalFormatting sqref="G15:I35">
+    <cfRule type="containsText" dxfId="9" priority="15" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="8" priority="16" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G15:H35">
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",I15)))</formula>
+  <conditionalFormatting sqref="J15:J35">
+    <cfRule type="containsText" dxfId="7" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="6" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="5" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="4" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="3" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="2" priority="6" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K15:K35">
-    <cfRule type="containsText" dxfId="13" priority="13" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="1" priority="13" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="12" priority="14" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="0" priority="14" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
-    </cfRule>
-[...50 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{50C5CD54-3855-624A-8CFA-CD6639AF71CB}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{F0524E1B-283E-F142-8CEA-E61C2F4A1CAC}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{74F02F53-148F-EB45-8E03-91B68FC081F6}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{A05D7488-7F9F-6A49-9222-F21BBCE2F5B9}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{A795B556-5B84-BA4C-88AF-045DDF29AB17}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{74FD6229-5E7F-824D-8B23-50D44F9BF3DD}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{CE299465-F637-824E-8A61-5B38CFCD78EC}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{FB255C4D-68FB-704A-BE35-BD2A316847BC}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{C35FA3B0-DC21-CC41-B6A4-1BB628FAEC54}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{255432C4-F88D-564E-8C77-5F5C91F4872D}"/>
-    <hyperlink ref="N9" r:id="rId2" display="Checklist - Privacy internal reviews                                                        " xr:uid="{3E752D70-0F77-454D-986F-EC1BDDE44729}"/>
-    <hyperlink ref="N10" r:id="rId3" display="Form - Privacy complaints - internal review    " xr:uid="{33C5D704-7F6F-C745-86E6-37F35C7CE3D2}"/>
+    <hyperlink ref="N9" r:id="rId2" xr:uid="{3E752D70-0F77-454D-986F-EC1BDDE44729}"/>
+    <hyperlink ref="N10" r:id="rId3" xr:uid="{33C5D704-7F6F-C745-86E6-37F35C7CE3D2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B4C8D81A-7315-3643-94D8-4357C648FBA5}">
   <sheetPr>
     <tabColor theme="3" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:C45"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="4.375" style="52" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="11" style="52" hidden="1"/>
+    <col min="1" max="1" width="4.375" style="51" customWidth="1"/>
+    <col min="2" max="2" width="223.875" style="50" customWidth="1"/>
+    <col min="3" max="3" width="11" style="51" customWidth="1"/>
+    <col min="4" max="16384" width="11" style="51" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:3" ht="33.75" x14ac:dyDescent="0.25">
-      <c r="B2" s="53" t="s">
+      <c r="B2" s="52" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="3" spans="2:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B3" s="53"/>
+      <c r="C3" s="54"/>
+    </row>
+    <row r="4" spans="2:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B4" s="55" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="3" spans="2:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-[...4 lines deleted...]
-      <c r="B4" s="56" t="s">
+    <row r="5" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="50" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="5" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-    </row>
     <row r="6" spans="2:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B6" s="56" t="s">
+      <c r="B6" s="55" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="7" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="56" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="8" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B8" s="56" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="9" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B9" s="57" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="10" spans="2:3" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="55" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="11" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="50" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="12" spans="2:3" ht="30" x14ac:dyDescent="0.25">
+      <c r="B12" s="56" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="13" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="50" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="14" spans="2:3" ht="60" x14ac:dyDescent="0.25">
+      <c r="B14" s="56" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="15" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="50" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="16" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B16" s="56" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="17" spans="2:2" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="55" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="18" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="50" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="19" spans="2:2" ht="60" x14ac:dyDescent="0.25">
+      <c r="B19" s="56" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="20" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="50" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="21" spans="2:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="B21" s="56" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="22" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="50" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="23" spans="2:2" ht="45" x14ac:dyDescent="0.25">
+      <c r="B23" s="56" t="s">
         <v>167</v>
-      </c>
-[...83 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B25" s="56" t="s">
-        <v>127</v>
+      <c r="B25" s="55" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="26" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="51" t="s">
-        <v>122</v>
+      <c r="B26" s="50" t="s">
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="2:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="B27" s="57" t="s">
-        <v>143</v>
+      <c r="B27" s="56" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="51" t="s">
-        <v>123</v>
+      <c r="B28" s="50" t="s">
+        <v>121</v>
       </c>
     </row>
     <row r="29" spans="2:2" ht="30" x14ac:dyDescent="0.25">
-      <c r="B29" s="57" t="s">
-        <v>162</v>
+      <c r="B29" s="56" t="s">
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="2:2" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:2" x14ac:dyDescent="0.25">
-      <c r="B31" s="56" t="s">
-        <v>128</v>
+      <c r="B31" s="55" t="s">
+        <v>126</v>
       </c>
     </row>
     <row r="32" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="51" t="s">
+      <c r="B32" s="50" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="33" spans="2:3" x14ac:dyDescent="0.25">
+      <c r="B33" s="56" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="50" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="33" spans="2:3" x14ac:dyDescent="0.25">
-[...8 lines deleted...]
-    </row>
     <row r="35" spans="2:3" ht="30" x14ac:dyDescent="0.25">
-      <c r="B35" s="57" t="s">
-        <v>147</v>
+      <c r="B35" s="56" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="36" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="51" t="s">
-        <v>145</v>
+      <c r="B36" s="50" t="s">
+        <v>143</v>
       </c>
     </row>
     <row r="37" spans="2:3" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="57" t="s">
-        <v>148</v>
+      <c r="B37" s="56" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="38" spans="2:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="54"/>
-      <c r="C38" s="55"/>
+      <c r="B38" s="53"/>
+      <c r="C38" s="54"/>
     </row>
     <row r="39" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="41" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="42" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="43" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:3" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71DD9133-54F7-FD43-BAB1-0B73F6CACAD3}">
   <sheetPr>
     <tabColor theme="3" tint="-0.249977111117893"/>
   </sheetPr>
   <dimension ref="A1:O20"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <selection activeCell="B6" sqref="B6:B13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="25.125" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.125" style="1" customWidth="1"/>
     <col min="5" max="5" width="50.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10.125" style="1" customWidth="1"/>
     <col min="7" max="7" width="50.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="50.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10.125" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.5" style="1" customWidth="1"/>
     <col min="12" max="15" width="10.875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:14" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="3" spans="2:14" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="B3" s="59"/>
-      <c r="C3" s="83" t="s">
+      <c r="B3" s="58"/>
+      <c r="C3" s="82" t="s">
         <v>0</v>
       </c>
-      <c r="D3" s="83"/>
-[...2 lines deleted...]
-      <c r="G3" s="84" t="s">
+      <c r="D3" s="82"/>
+      <c r="E3" s="82"/>
+      <c r="F3" s="82"/>
+      <c r="G3" s="83" t="s">
         <v>1</v>
       </c>
-      <c r="H3" s="84"/>
-[...6 lines deleted...]
-      <c r="N3" s="87"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="L3" s="84" t="s">
+        <v>149</v>
+      </c>
+      <c r="M3" s="85"/>
+      <c r="N3" s="86"/>
     </row>
     <row r="4" spans="2:14" ht="28.5" x14ac:dyDescent="0.25">
-      <c r="B4" s="59"/>
-[...12 lines deleted...]
-      <c r="N4" s="90"/>
+      <c r="B4" s="58"/>
+      <c r="C4" s="93" t="s">
+        <v>137</v>
+      </c>
+      <c r="D4" s="94"/>
+      <c r="E4" s="94"/>
+      <c r="F4" s="94"/>
+      <c r="G4" s="94"/>
+      <c r="H4" s="94"/>
+      <c r="I4" s="94"/>
+      <c r="J4" s="95"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="88"/>
+      <c r="N4" s="89"/>
     </row>
     <row r="5" spans="2:14" s="11" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B5" s="60" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="61" t="s">
+      <c r="B5" s="59" t="s">
+        <v>157</v>
+      </c>
+      <c r="C5" s="60" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="16"/>
-      <c r="E5" s="62" t="s">
-[...3 lines deleted...]
-      <c r="G5" s="63" t="s">
+      <c r="E5" s="61" t="s">
+        <v>101</v>
+      </c>
+      <c r="F5" s="61"/>
+      <c r="G5" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="H5" s="63"/>
-      <c r="I5" s="64" t="s">
+      <c r="H5" s="62"/>
+      <c r="I5" s="63" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="17"/>
-      <c r="L5" s="88"/>
-[...1 lines deleted...]
-      <c r="N5" s="90"/>
+      <c r="L5" s="87"/>
+      <c r="M5" s="88"/>
+      <c r="N5" s="89"/>
     </row>
     <row r="6" spans="2:14" ht="60" x14ac:dyDescent="0.25">
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="72" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 1 – Developing Foundations",CLTar="Level 1 – Developing Foundations"),"Target Met",IF(CLCurrent="Level 1 – Developing Foundations","Current",IF(CLTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>44</v>
       </c>
       <c r="F6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 2 – Established Foundations",CLTar="Level 2 – Established Foundations"),"Target Met",IF(CLCurrent="Level 2 – Established Foundations","Current",IF(CLTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G6" s="14" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 3 – Embedded Operations",CLTar="Level 3 – Embedded Operations"),"Target Met",IF(CLCurrent="Level 3 – Embedded Operations","Current",IF(CLTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I6" s="14" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 4 – Optimised Excellence",CLTar="Level 4 – Optimised Excellence"),"Target Met",IF(CLCurrent="Level 4 – Optimised Excellence","Current",IF(CLTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L6" s="88"/>
-[...1 lines deleted...]
-      <c r="N6" s="90"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="88"/>
+      <c r="N6" s="89"/>
     </row>
     <row r="7" spans="2:14" ht="105" x14ac:dyDescent="0.25">
-      <c r="B7" s="73" t="s">
+      <c r="B7" s="72" t="s">
         <v>34</v>
       </c>
       <c r="C7" s="14" t="s">
         <v>41</v>
       </c>
       <c r="D7" s="15" t="str">
         <f>IF(AND(PRCurrent="Level 1 – Developing Foundations",PRTar="Level 1 – Developing Foundations"),"Target Met",IF(PRCurrent="Level 1 – Developing Foundations","Current",IF(PRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E7" s="14" t="s">
         <v>45</v>
       </c>
       <c r="F7" s="15" t="str">
         <f>IF(AND(PRCurrent="Level 2 – Established Foundations",PRTar="Level 2 – Established Foundations"),"Target Met",IF(PRCurrent="Level 2 – Established Foundations","Current",IF(PRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G7" s="14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="H7" s="15" t="str">
         <f>IF(AND(PRCurrent="Level 3 – Embedded Operations",PRTar="Level 3 – Embedded Operations"),"Target Met",IF(PRCurrent="Level 3 – Embedded Operations","Current",IF(PRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
-      <c r="I7" s="50" t="s">
-        <v>109</v>
+      <c r="I7" s="49" t="s">
+        <v>107</v>
       </c>
       <c r="J7" s="15" t="str">
         <f>IF(AND(PRCurrent="Level 4 – Optimised Excellence",PRTar="Level 4 – Optimised Excellence"),"Target Met",IF(PRCurrent="Level 4 – Optimised Excellence","Current",IF(PRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L7" s="88"/>
-[...1 lines deleted...]
-      <c r="N7" s="90"/>
+      <c r="L7" s="87"/>
+      <c r="M7" s="88"/>
+      <c r="N7" s="89"/>
     </row>
     <row r="8" spans="2:14" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B8" s="73" t="s">
+      <c r="B8" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="C8" s="50" t="s">
-        <v>131</v>
+      <c r="C8" s="49" t="s">
+        <v>129</v>
       </c>
       <c r="D8" s="15" t="str">
         <f>IF(AND(DBRCurrent="Level 1 – Developing Foundations",DBRTar="Level 1 – Developing Foundations"),"Target Met",IF(DBRCurrent="Level 1 – Developing Foundations","Current",IF(DBRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="F8" s="15" t="str">
         <f>IF(AND(DBRCurrent="Level 2 – Established Foundations",DBRTar="Level 2 – Established Foundations"),"Target Met",IF(DBRCurrent="Level 2 – Established Foundations","Current",IF(DBRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G8" s="14" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="H8" s="15" t="str">
         <f>IF(AND(DBRCurrent="Level 3 – Embedded Operations",DBRTar="Level 3 – Embedded Operations"),"Target Met",IF(DBRCurrent="Level 3 – Embedded Operations","Current",IF(DBRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I8" s="14" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="J8" s="15" t="str">
         <f>IF(AND(DBRCurrent="Level 4 – Optimised Excellence",DBRTar="Level 4 – Optimised Excellence"),"Target Met",IF(DBRCurrent="Level 4 – Optimised Excellence","Current",IF(DBRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L8" s="92"/>
-[...1 lines deleted...]
-      <c r="N8" s="94"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="91"/>
+      <c r="N8" s="92"/>
     </row>
     <row r="9" spans="2:14" ht="120" x14ac:dyDescent="0.25">
-      <c r="B9" s="73" t="s">
+      <c r="B9" s="72" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D9" s="15" t="str">
         <f>IF(AND(IHCurrent="Level 1 – Developing Foundations",IHTar="Level 1 – Developing Foundations"),"Target Met",IF(IHCurrent="Level 1 – Developing Foundations","Current",IF(IHTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="F9" s="15" t="str">
         <f>IF(AND(IHCurrent="Level 2 – Established Foundations",IHTar="Level 2 – Established Foundations"),"Target Met",IF(IHCurrent="Level 2 – Established Foundations","Current",IF(IHTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G9" s="14" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="H9" s="15" t="str">
         <f>IF(AND(IHCurrent="Level 3 – Embedded Operations",IHTar="Level 3 – Embedded Operations"),"Target Met",IF(IHCurrent="Level 3 – Embedded Operations","Current",IF(IHTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I9" s="14" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="J9" s="15" t="str">
         <f>IF(AND(IHCurrent="Level 4 – Optimised Excellence",IHTar="Level 4 – Optimised Excellence"),"Target Met",IF(IHCurrent="Level 4 – Optimised Excellence","Current",IF(IHTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="10" spans="2:14" ht="135" x14ac:dyDescent="0.25">
-      <c r="B10" s="73" t="s">
+      <c r="B10" s="72" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>42</v>
       </c>
       <c r="D10" s="15" t="str">
         <f>IF(AND(PIACurrent="Level 1 – Developing Foundations",PIATar="Level 1 – Developing Foundations"),"Target Met",IF(PIACurrent="Level 1 – Developing Foundations","Current",IF(PIATar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F10" s="15" t="str">
         <f>IF(AND(PIACurrent="Level 2 – Established Foundations",PIATar="Level 2 – Established Foundations"),"Target Met",IF(PIACurrent="Level 2 – Established Foundations","Current",IF(PIATar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
-      <c r="G10" s="50" t="s">
-        <v>132</v>
+      <c r="G10" s="49" t="s">
+        <v>130</v>
       </c>
       <c r="H10" s="15" t="str">
         <f>IF(AND(PIACurrent="Level 3 – Embedded Operations",PIATar="Level 3 – Embedded Operations"),"Target Met",IF(PIACurrent="Level 3 – Embedded Operations","Current",IF(PIATar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I10" s="14" t="s">
         <v>52</v>
       </c>
       <c r="J10" s="15" t="str">
         <f>IF(AND(PIACurrent="Level 4 – Optimised Excellence",PIATar="Level 4 – Optimised Excellence"),"Target Met",IF(PIACurrent="Level 4 – Optimised Excellence","Current",IF(PIATar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="11" spans="2:14" ht="75" x14ac:dyDescent="0.25">
-      <c r="B11" s="73" t="s">
+      <c r="B11" s="72" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="D11" s="15" t="str">
         <f>IF(AND(PFCurrent="Level 1 – Developing Foundations",PFTar="Level 1 – Developing Foundations"),"Target Met",IF(PFCurrent="Level 1 – Developing Foundations","Current",IF(PFTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>47</v>
       </c>
       <c r="F11" s="15" t="str">
         <f>IF(AND(PFCurrent="Level 2 – Established Foundations",PFTar="Level 2 – Established Foundations"),"Target Met",IF(PFCurrent="Level 2 – Established Foundations","Current",IF(PFTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G11" s="14" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H11" s="15" t="str">
         <f>IF(AND(PFCurrent="Level 3 – Embedded Operations",PFTar="Level 3 – Embedded Operations"),"Target Met",IF(PFCurrent="Level 3 – Embedded Operations","Current",IF(PFTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
-      <c r="I11" s="50" t="s">
-        <v>134</v>
+      <c r="I11" s="49" t="s">
+        <v>132</v>
       </c>
       <c r="J11" s="15" t="str">
         <f>IF(AND(PFCurrent="Level 4 – Optimised Excellence",PFTar="Level 4 – Optimised Excellence"),"Target Met",IF(PFCurrent="Level 4 – Optimised Excellence","Current",IF(PFTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="12" spans="2:14" ht="135" x14ac:dyDescent="0.25">
-      <c r="B12" s="73" t="s">
+      <c r="B12" s="72" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D12" s="15" t="str">
         <f>IF(AND(PMPCurrent="Level 1 – Developing Foundations",PMPTar="Level 1 – Developing Foundations"),"Target Met",IF(PMPCurrent="Level 1 – Developing Foundations","Current",IF(PMPTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
-      <c r="E12" s="50" t="s">
-        <v>136</v>
+      <c r="E12" s="49" t="s">
+        <v>134</v>
       </c>
       <c r="F12" s="15" t="str">
         <f>IF(AND(PMPCurrent="Level 2 – Established Foundations",PMPTar="Level 2 – Established Foundations"),"Target Met",IF(PMPCurrent="Level 2 – Established Foundations","Current",IF(PMPTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G12" s="14" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="H12" s="15" t="str">
         <f>IF(AND(PMPCurrent="Level 3 – Embedded Operations",PMPTar="Level 3 – Embedded Operations"),"Target Met",IF(PMPCurrent="Level 3 – Embedded Operations","Current",IF(PMPTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I12" s="14" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="J12" s="15" t="str">
         <f>IF(AND(PMPCurrent="Level 4 – Optimised Excellence",PMPTar="Level 4 – Optimised Excellence"),"Target Met",IF(PMPCurrent="Level 4 – Optimised Excellence","Current",IF(PMPTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="13" spans="2:14" ht="150" x14ac:dyDescent="0.25">
-      <c r="B13" s="73" t="s">
+      <c r="B13" s="72" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="14" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 1 – Developing Foundations",IRTar="Level 1 – Developing Foundations"),"Target Met",IF(IRCurrent="Level 1 – Developing Foundations","Current",IF(IRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E13" s="14" t="s">
         <v>48</v>
       </c>
       <c r="F13" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 2 – Established Foundations",IRTar="Level 2 – Established Foundations"),"Target Met",IF(IRCurrent="Level 2 – Established Foundations","Current",IF(IRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G13" s="14" t="s">
         <v>50</v>
       </c>
       <c r="H13" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 3 – Embedded Operations",IRTar="Level 3 – Embedded Operations"),"Target Met",IF(IRCurrent="Level 3 – Embedded Operations","Current",IF(IRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I13" s="14" t="s">
         <v>50</v>
       </c>
       <c r="J13" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 4 – Optimised Excellence",IRTar="Level 4 – Optimised Excellence"),"Target Met",IF(IRCurrent="Level 4 – Optimised Excellence","Current",IF(IRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="14" spans="2:14" x14ac:dyDescent="0.25"/>
     <row r="15" spans="2:14" x14ac:dyDescent="0.25">
-      <c r="C15" s="65" t="s">
+      <c r="C15" s="64" t="s">
+        <v>151</v>
+      </c>
+      <c r="D15" s="65"/>
+    </row>
+    <row r="16" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="C16" s="66" t="s">
+        <v>152</v>
+      </c>
+      <c r="D16" s="67"/>
+    </row>
+    <row r="17" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C17" s="66" t="s">
         <v>153</v>
       </c>
-      <c r="D15" s="66"/>
-[...2 lines deleted...]
-      <c r="C16" s="67" t="s">
+      <c r="D17" s="68"/>
+    </row>
+    <row r="18" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C18" s="66" t="s">
         <v>154</v>
       </c>
-      <c r="D16" s="68"/>
-[...2 lines deleted...]
-      <c r="C17" s="67" t="s">
+      <c r="D18" s="69"/>
+    </row>
+    <row r="19" spans="3:4" x14ac:dyDescent="0.25">
+      <c r="C19" s="70" t="s">
         <v>155</v>
       </c>
-      <c r="D17" s="69"/>
-[...11 lines deleted...]
-      <c r="D19" s="72"/>
+      <c r="D19" s="71"/>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:N8"/>
     <mergeCell ref="C4:J4"/>
   </mergeCells>
   <conditionalFormatting sqref="C6:J13">
-    <cfRule type="containsBlanks" dxfId="205" priority="1">
+    <cfRule type="containsBlanks" dxfId="193" priority="1">
       <formula>LEN(TRIM(C6))=0</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="204" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="192" priority="2" operator="equal">
       <formula>"Target Met"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="203" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="191" priority="3" operator="equal">
       <formula>"Target"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="202" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="190" priority="4" operator="equal">
       <formula>"Current"</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19720467-7577-D342-A61A-A456D7C6F3A9}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="B37" sqref="B37:K39"/>
+      <selection activeCell="N12" sqref="N12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="I2" s="98" t="s">
-[...3 lines deleted...]
-      <c r="K2" s="100"/>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="32" t="s">
+      <c r="N8" s="119" t="s">
         <v>53</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="32" t="s">
+      <c r="N9" s="119" t="s">
         <v>54</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N10" s="32" t="s">
+      <c r="N10" s="119" t="s">
         <v>55</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="N11" s="32" t="s">
+      <c r="N11" s="119" t="s">
         <v>56</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="N12" s="32" t="s">
+      <c r="N12" s="119" t="s">
         <v>57</v>
       </c>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="35"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -7590,87 +7453,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -7901,258 +7764,226 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="201" priority="35" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="189" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="188" priority="37" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="187" priority="36" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="186" priority="35" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="200" priority="36" operator="containsText" text="Level 2">
-[...6 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="185" priority="28" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="184" priority="27" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="183" priority="30" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="182" priority="29" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:F35">
+    <cfRule type="containsText" dxfId="181" priority="22" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="180" priority="18" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="179" priority="19" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="178" priority="21" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="197" priority="31" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="177" priority="31" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="196" priority="32" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="176" priority="32" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="195" priority="33" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="175" priority="33" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="194" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="174" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...28 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F15:F35">
-    <cfRule type="containsText" dxfId="185" priority="22" operator="containsText" text="Mostly As">
-      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
+    <cfRule type="containsText" dxfId="173" priority="20" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="172" priority="17" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F15:F35">
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+  <conditionalFormatting sqref="G15:H35">
+    <cfRule type="containsText" dxfId="171" priority="3" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="170" priority="4" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I15:I35">
-    <cfRule type="containsText" dxfId="179" priority="16" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="169" priority="16" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",I15)))</formula>
     </cfRule>
+    <cfRule type="containsText" dxfId="168" priority="15" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",I15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="167" priority="14" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",I15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="166" priority="13" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",I15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="165" priority="12" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",I15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="164" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",I15)))</formula>
+    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I15:I35">
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",I15)))</formula>
+  <conditionalFormatting sqref="J15:J35">
+    <cfRule type="containsText" dxfId="163" priority="2" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="162" priority="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K15:K35">
-    <cfRule type="containsText" dxfId="173" priority="10" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="161" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="160" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="159" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="158" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="157" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="156" priority="10" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
-    </cfRule>
-[...35 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{E31041C5-B984-5E48-84E9-5D2B987B784D}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{E9BC8888-5EF2-F748-B477-FE23569631B8}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{8074C9C2-E116-6047-9C27-8E642EF64A5C}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{6CDED26F-91B3-9043-859E-5CC48984F585}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{B8549440-12D1-A549-93ED-AC4CA1FBC8CD}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{396F6307-1FFE-B146-9762-F3A1EB6B03FE}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{1071ED65-88EF-A949-88D6-1AF5EFB4849C}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{94E1AB51-BA04-B14B-83B8-154D7758B9B6}">
@@ -8184,155 +8015,155 @@
       <selection activeCell="U30" sqref="U1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="91" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="I2" s="98" t="s">
-[...3 lines deleted...]
-      <c r="K2" s="100"/>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="40" t="s">
         <v>58</v>
       </c>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="N8" s="32"/>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
@@ -8389,62 +8220,62 @@
         <v>18</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="32"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="32"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -8534,87 +8365,87 @@
       <c r="K17" s="12"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -8845,523 +8676,513 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
-  <conditionalFormatting sqref="D18:D35 K15:K17 G18:K35">
-    <cfRule type="containsText" dxfId="163" priority="26" operator="containsText" text="Mostly As">
+  <conditionalFormatting sqref="C4">
+    <cfRule type="containsText" dxfId="155" priority="17" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="154" priority="18" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="153" priority="19" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="152" priority="20" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="151" priority="9" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="150" priority="10" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="149" priority="11" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="148" priority="12" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:D17 G15:J17">
+    <cfRule type="containsText" dxfId="147" priority="5" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="146" priority="6" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="145" priority="7" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="144" priority="8" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",D15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D18:D35 G18:K35 K15:K17">
+    <cfRule type="containsText" dxfId="143" priority="26" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D18:D35">
-    <cfRule type="containsText" dxfId="162" priority="22" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+    <cfRule type="containsText" dxfId="142" priority="22" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",D18)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="161" priority="23" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+    <cfRule type="containsText" dxfId="141" priority="23" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",D18)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="160" priority="25" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="140" priority="25" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D18)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:F35">
+    <cfRule type="containsText" dxfId="139" priority="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="138" priority="2" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="137" priority="13" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="136" priority="14" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="135" priority="15" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="134" priority="16" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G18:J35">
-    <cfRule type="containsText" dxfId="159" priority="24" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="133" priority="21" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",G18)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="132" priority="24" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",G18)))</formula>
-    </cfRule>
-[...75 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{7A0A1FCC-8947-EE4A-978F-F6656DBD639B}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{60C299FA-4573-A84D-928E-ACADB96C14A8}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{1461C949-5FE0-1840-9D34-E7FA5860EAE5}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{FEEA64AA-DF1D-B348-9B8F-E8B5E55FCFF7}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{53D987CE-4680-6347-8077-EE0EABE6ECE5}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F99DCA7B-874C-F943-919B-DB109FCC435E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{222D2804-34E0-8E46-94E3-0E018734BA23}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{04CF2817-C0FB-514D-9047-BE87DCA1BF39}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{75A39365-16BF-1A4F-80B5-773A98E8A4A2}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8490AB69-5373-5640-95D9-9026A20E4CA5}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="P30" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>63</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
-      <c r="O2" s="49" t="s">
-        <v>131</v>
+      <c r="O2" s="14" t="s">
+        <v>129</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="8"/>
-      <c r="N8" s="32" t="s">
-        <v>60</v>
+      <c r="N8" s="119" t="s">
+        <v>169</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="8"/>
-      <c r="N9" s="32" t="s">
-        <v>61</v>
+      <c r="N9" s="119" t="s">
+        <v>60</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="8"/>
-      <c r="N10" s="32" t="s">
-        <v>62</v>
+      <c r="N10" s="119" t="s">
+        <v>61</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="8"/>
-      <c r="N11" s="32" t="s">
-        <v>63</v>
+      <c r="N11" s="119" t="s">
+        <v>62</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="32"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -9451,87 +9272,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -9762,496 +9583,490 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="137" priority="53" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="131" priority="53" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="136" priority="54" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="130" priority="54" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="135" priority="55" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="129" priority="55" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="134" priority="56" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="128" priority="56" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
-    <cfRule type="containsText" dxfId="129" priority="45" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="127" priority="45" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="128" priority="46" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="126" priority="46" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="127" priority="47" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="125" priority="47" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="126" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="124" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
-    </cfRule>
-[...6 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:D35">
     <cfRule type="containsText" dxfId="123" priority="7" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="122" priority="8" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E15:E35">
-    <cfRule type="containsText" dxfId="121" priority="6" operator="containsText" text="Mostly As">
-[...3 lines deleted...]
-  <conditionalFormatting sqref="E15:E35">
+    <cfRule type="containsText" dxfId="121" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
     <cfRule type="containsText" dxfId="120" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",E15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="119" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="118" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="118" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
     </cfRule>
+    <cfRule type="containsText" dxfId="117" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="116" priority="6" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
+    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E15:E35">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="115" priority="49" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="114" priority="50" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="113" priority="51" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="112" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E15:E35">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+  <conditionalFormatting sqref="F15:J35">
+    <cfRule type="containsText" dxfId="111" priority="9" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="110" priority="10" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{F2DE6882-2435-834D-8A36-176F28C1DBA6}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{116CDA55-09D2-E943-961E-B9389352A021}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{0DDD688E-7ADB-E84F-B75F-9ABE7956E1DA}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F9F793AA-7A6D-B74E-94D6-B64771115A6E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{6DBF2BF7-C8A6-5E45-AC41-CEFA1408F025}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{970F354E-2A7B-BF4A-95D2-50E214055479}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{C68848F2-3A40-CA44-A891-EA3293DACBEA}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{F92E407B-D30B-DD48-B2F0-505624D0097A}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{7910F7EE-48F8-7E4C-9EF4-6C40D214E58F}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="N8" r:id="rId1" display="Data breach guidelines" xr:uid="{605BB4DD-90E1-6846-802E-73555F8029A6}"/>
+    <hyperlink ref="N8" r:id="rId1" xr:uid="{605BB4DD-90E1-6846-802E-73555F8029A6}"/>
     <hyperlink ref="N11" r:id="rId2" xr:uid="{8EBF4E05-A3BB-4C47-A64D-28A91C1C2807}"/>
     <hyperlink ref="N9" r:id="rId3" xr:uid="{83B82848-E7C0-084B-B1B9-BA593D3AC1F6}"/>
     <hyperlink ref="N10" r:id="rId4" xr:uid="{6190ADC2-E014-1040-BF2D-E25DF1DBC547}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B2432E3-3B90-C74E-8F89-3D37F8E97C92}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="P30" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="N12" sqref="N12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>64</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="32" t="s">
-        <v>66</v>
+      <c r="N8" s="119" t="s">
+        <v>65</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
-      <c r="N9" s="32" t="s">
-        <v>67</v>
+      <c r="N9" s="119" t="s">
+        <v>66</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
-      <c r="N10" s="32" t="s">
-        <v>68</v>
+      <c r="N10" s="119" t="s">
+        <v>67</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
-      <c r="N11" s="32" t="s">
-        <v>69</v>
+      <c r="N11" s="119" t="s">
+        <v>68</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="N12" s="32" t="s">
-        <v>70</v>
+      <c r="N12" s="119" t="s">
+        <v>69</v>
       </c>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -10341,87 +10156,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -10652,497 +10467,495 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="115" priority="49" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="109" priority="49" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="114" priority="50" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="108" priority="50" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="113" priority="51" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="107" priority="51" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="112" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="106" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="105" priority="41" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="104" priority="42" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="103" priority="43" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="102" priority="44" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:G35">
+    <cfRule type="containsText" dxfId="101" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="100" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="99" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="98" priority="4" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="111" priority="45" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="97" priority="45" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="110" priority="46" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="96" priority="46" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="109" priority="47" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="95" priority="47" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="108" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="94" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...28 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{DDF855A4-AA82-5441-BC1A-2455AE0693E5}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{647352AC-75A4-A14E-BEBD-A4621385302E}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{3A904525-D8ED-0C45-B76F-998D6372D85D}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{C700695C-D56E-824C-A112-606B7F9A1502}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{E36BC545-120A-E147-A573-F193014935BF}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{CD23A331-F677-8C44-A059-5849EA81CE1E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{BAD3173D-9127-8A4D-887D-6694B9315376}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{9333ADE1-E0D4-5D49-AB55-C42A78C713E0}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{8F6F7EE0-4EA3-DC46-83E4-987231EA96C3}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{F7FBACAE-0299-9D4F-8510-FC83408259F4}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{FA4DDFD8-EED9-6047-AAAF-2091F0811D77}"/>
     <hyperlink ref="N10" r:id="rId3" xr:uid="{0536AF39-9831-5B47-983C-78F565F53115}"/>
     <hyperlink ref="N11" r:id="rId4" xr:uid="{F1D35E24-4FB6-1D4E-93A5-141C93E2D685}"/>
     <hyperlink ref="N12" r:id="rId5" xr:uid="{345FC2EE-B8D2-1546-93DF-DBDC03F191D7}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1EEC6B0-9206-D641-939D-63590E1B565A}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="P30" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>70</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
-      <c r="O4" s="50" t="s">
-        <v>132</v>
+      <c r="O4" s="49" t="s">
+        <v>130</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>24</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>25</v>
       </c>
       <c r="K7" s="10" t="s">
         <v>29</v>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N8" s="32" t="s">
-        <v>73</v>
+      <c r="N8" s="119" t="s">
+        <v>72</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="32" t="s">
-        <v>74</v>
+      <c r="N9" s="119" t="s">
+        <v>73</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="J10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="N10" s="32" t="s">
-        <v>75</v>
+      <c r="N10" s="119" t="s">
+        <v>74</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>17</v>
       </c>
-      <c r="N11" s="32" t="s">
-        <v>130</v>
+      <c r="N11" s="119" t="s">
+        <v>128</v>
       </c>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="32"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -11232,87 +11045,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -11543,493 +11356,485 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="99" priority="57" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="93" priority="57" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="98" priority="58" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="92" priority="58" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="97" priority="59" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="91" priority="59" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="96" priority="60" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="90" priority="60" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="89" priority="49" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="88" priority="50" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="87" priority="51" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="86" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:E35">
+    <cfRule type="containsText" dxfId="85" priority="15" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="84" priority="16" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="83" priority="17" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="82" priority="18" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="95" priority="53" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="81" priority="53" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="94" priority="54" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="80" priority="54" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="93" priority="55" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="79" priority="55" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="92" priority="56" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="78" priority="56" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...54 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F15:J35">
     <cfRule type="containsText" dxfId="77" priority="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="76" priority="2" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="K15:K35">
+    <cfRule type="containsText" dxfId="75" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="74" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="73" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="72" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="71" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="70" priority="8" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{B2E4155C-CECA-E841-A468-FCACB3A0DC55}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{2DD57617-D1D1-3647-866A-0387B282DAB7}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{2EF1A8A3-03BF-474C-A061-3FEB4C00F2FB}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{C71A326C-684D-6A42-823C-9E91815682EA}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{9B312664-85C9-AE4E-882B-406DA6EC55E5}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{05990BF7-6B4C-DB44-A294-2AF282D6B763}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{7FA09984-8B8C-DD41-8361-58312ECAB1F2}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{3BE47B6D-9F8D-CD4F-9271-5F8EFCB6EFEF}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{79F01F2E-6E21-1C49-9F4C-9ABB2221207A}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="N8" r:id="rId1" display="Guide - A guide to Privacy Impact Assessments - This link does not work" xr:uid="{609E5666-4F20-3D48-935B-1388E34E2908}"/>
+    <hyperlink ref="N8" r:id="rId1" xr:uid="{609E5666-4F20-3D48-935B-1388E34E2908}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{5075DD25-0308-CC49-9C5B-A9DC664F3014}"/>
     <hyperlink ref="N10" r:id="rId3" xr:uid="{CC7B5359-9E09-A34C-ABC2-4A4BDEC627F1}"/>
-    <hyperlink ref="N11" r:id="rId4" display="Fact Sheet - The role of the Privacy Commissoner: Consulting the IPC on projects and initiatives" xr:uid="{32AF5C07-0C98-4542-9B0D-9AD3863B176B}"/>
+    <hyperlink ref="N11" r:id="rId4" xr:uid="{32AF5C07-0C98-4542-9B0D-9AD3863B176B}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6B9B4CF-E4AA-EE4C-B553-DC0C36667B03}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="P30" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+    <sheetView showGridLines="0" workbookViewId="0">
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28.125" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.625" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="K2" s="100"/>
+        <v>71</v>
+      </c>
+      <c r="I2" s="96" t="s">
+        <v>150</v>
+      </c>
+      <c r="J2" s="97"/>
+      <c r="K2" s="98"/>
       <c r="N2" s="44" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="101"/>
-[...1 lines deleted...]
-      <c r="K3" s="103"/>
+      <c r="I3" s="99"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="101"/>
       <c r="N3" s="45" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="18" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="F4" s="110" t="s">
+      <c r="F4" s="108" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="111"/>
-[...2 lines deleted...]
-      <c r="K4" s="103"/>
+      <c r="G4" s="109"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="100"/>
+      <c r="K4" s="101"/>
       <c r="N4" s="46" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="104"/>
-[...1 lines deleted...]
-      <c r="K5" s="106"/>
+      <c r="I5" s="102"/>
+      <c r="J5" s="103"/>
+      <c r="K5" s="104"/>
       <c r="N5" s="47" t="s">
         <v>5</v>
       </c>
-      <c r="O5" s="50" t="s">
-        <v>134</v>
+      <c r="O5" s="49" t="s">
+        <v>132</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>15</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="112" t="s">
+      <c r="N7" s="110" t="s">
         <v>26</v>
       </c>
-      <c r="O7" s="113"/>
-[...1 lines deleted...]
-      <c r="Q7" s="114"/>
+      <c r="O7" s="111"/>
+      <c r="P7" s="111"/>
+      <c r="Q7" s="112"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>16</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="32" t="s">
+      <c r="N8" s="119" t="s">
         <v>56</v>
       </c>
       <c r="O8" s="33"/>
       <c r="P8" s="33"/>
       <c r="Q8" s="34"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
-      <c r="N9" s="32" t="s">
-        <v>76</v>
+      <c r="N9" s="119" t="s">
+        <v>75</v>
       </c>
       <c r="O9" s="33"/>
       <c r="P9" s="33"/>
       <c r="Q9" s="34"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>16</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
-      <c r="N10" s="32" t="s">
-        <v>77</v>
+      <c r="N10" s="119" t="s">
+        <v>76</v>
       </c>
       <c r="O10" s="33"/>
       <c r="P10" s="33"/>
       <c r="Q10" s="34"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>18</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="32"/>
       <c r="O11" s="30"/>
       <c r="P11" s="30"/>
       <c r="Q11" s="31"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="32"/>
       <c r="O12" s="30"/>
       <c r="P12" s="30"/>
       <c r="Q12" s="31"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="107" t="s">
+      <c r="B13" s="105" t="s">
         <v>28</v>
       </c>
-      <c r="C13" s="108"/>
-[...7 lines deleted...]
-      <c r="K13" s="109"/>
+      <c r="C13" s="106"/>
+      <c r="D13" s="106"/>
+      <c r="E13" s="106"/>
+      <c r="F13" s="106"/>
+      <c r="G13" s="106"/>
+      <c r="H13" s="106"/>
+      <c r="I13" s="106"/>
+      <c r="J13" s="106"/>
+      <c r="K13" s="107"/>
       <c r="N13" s="32"/>
       <c r="O13" s="30"/>
       <c r="P13" s="30"/>
       <c r="Q13" s="31"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>11</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -12119,87 +11924,87 @@
       <c r="K17" s="19"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="28"/>
       <c r="C18" s="21"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="28"/>
       <c r="C19" s="21"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
-      <c r="N19" s="115" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="116"/>
+      <c r="N19" s="113" t="s">
+        <v>111</v>
+      </c>
+      <c r="O19" s="114"/>
+      <c r="P19" s="114"/>
+      <c r="Q19" s="114"/>
+      <c r="R19" s="114"/>
+      <c r="S19" s="114"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="28"/>
       <c r="C20" s="21"/>
       <c r="D20" s="19"/>
       <c r="E20" s="19"/>
       <c r="F20" s="19"/>
       <c r="G20" s="19"/>
       <c r="H20" s="19"/>
       <c r="I20" s="19"/>
       <c r="J20" s="19"/>
       <c r="K20" s="19"/>
       <c r="N20" s="22" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="22" t="s">
         <v>10</v>
       </c>
       <c r="P20" s="22" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="Q20" s="22" t="s">
+        <v>112</v>
+      </c>
+      <c r="R20" s="22" t="s">
+        <v>113</v>
+      </c>
+      <c r="S20" s="22" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="28"/>
       <c r="C21" s="21"/>
       <c r="D21" s="19"/>
       <c r="E21" s="19"/>
       <c r="F21" s="19"/>
       <c r="G21" s="19"/>
       <c r="H21" s="19"/>
       <c r="I21" s="19"/>
       <c r="J21" s="19"/>
       <c r="K21" s="19"/>
       <c r="N21" s="23"/>
       <c r="O21" s="23"/>
       <c r="P21" s="24"/>
       <c r="Q21" s="24"/>
       <c r="R21" s="24"/>
       <c r="S21" s="24"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="28"/>
       <c r="C22" s="21"/>
       <c r="D22" s="19"/>
       <c r="E22" s="19"/>
@@ -12430,198 +12235,178 @@
       <c r="P34" s="26"/>
       <c r="Q34" s="26"/>
       <c r="R34" s="26"/>
       <c r="S34" s="26"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="28"/>
       <c r="C35" s="21"/>
       <c r="D35" s="19"/>
       <c r="E35" s="19"/>
       <c r="F35" s="19"/>
       <c r="G35" s="19"/>
       <c r="H35" s="19"/>
       <c r="I35" s="19"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="N35" s="25"/>
       <c r="O35" s="25"/>
       <c r="P35" s="26"/>
       <c r="Q35" s="26"/>
       <c r="R35" s="26"/>
       <c r="S35" s="26"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="98" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="100"/>
+      <c r="B37" s="96" t="s">
+        <v>131</v>
+      </c>
+      <c r="C37" s="97"/>
+      <c r="D37" s="97"/>
+      <c r="E37" s="97"/>
+      <c r="F37" s="97"/>
+      <c r="G37" s="97"/>
+      <c r="H37" s="97"/>
+      <c r="I37" s="97"/>
+      <c r="J37" s="97"/>
+      <c r="K37" s="98"/>
+      <c r="N37" s="96" t="s">
+        <v>115</v>
+      </c>
+      <c r="O37" s="97"/>
+      <c r="P37" s="97"/>
+      <c r="Q37" s="98"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="101"/>
-[...12 lines deleted...]
-      <c r="Q38" s="106"/>
+      <c r="B38" s="99"/>
+      <c r="C38" s="100"/>
+      <c r="D38" s="100"/>
+      <c r="E38" s="100"/>
+      <c r="F38" s="100"/>
+      <c r="G38" s="100"/>
+      <c r="H38" s="100"/>
+      <c r="I38" s="100"/>
+      <c r="J38" s="100"/>
+      <c r="K38" s="101"/>
+      <c r="N38" s="102"/>
+      <c r="O38" s="103"/>
+      <c r="P38" s="103"/>
+      <c r="Q38" s="104"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="104"/>
-[...8 lines deleted...]
-      <c r="K39" s="106"/>
+      <c r="B39" s="102"/>
+      <c r="C39" s="103"/>
+      <c r="D39" s="103"/>
+      <c r="E39" s="103"/>
+      <c r="F39" s="103"/>
+      <c r="G39" s="103"/>
+      <c r="H39" s="103"/>
+      <c r="I39" s="103"/>
+      <c r="J39" s="103"/>
+      <c r="K39" s="104"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="75" priority="49" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="69" priority="49" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="74" priority="50" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="68" priority="50" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="73" priority="51" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="67" priority="51" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="72" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="66" priority="52" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="65" priority="41" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="64" priority="42" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="63" priority="43" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="62" priority="44" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:D35">
+    <cfRule type="containsText" dxfId="61" priority="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="60" priority="2" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:E35">
+    <cfRule type="containsText" dxfId="59" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="58" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:F35">
+    <cfRule type="containsText" dxfId="57" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="56" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="55" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="54" priority="8" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="71" priority="45" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="53" priority="45" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="70" priority="46" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="52" priority="46" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="69" priority="47" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="51" priority="47" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="68" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="50" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...62 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{CBA7FAEC-786C-F04D-B25F-3B18A8F86D9E}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{4390D64A-888E-E148-B94F-5CF3B0BD72AE}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{284520F8-E6A0-594D-91FB-D6CCEFF01C88}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{B74E5C8D-B384-5D40-9198-AE05517464CE}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{20D144D6-AE2B-A44D-BEEF-1D4E824696EE}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F092EFE8-C254-044F-AA6C-3A6F021D6DB8}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{F2A096B0-72CA-4145-8CC0-81D90E909572}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{748AE187-EA1D-3B4C-A614-78BA50463F83}">
@@ -12631,206 +12416,199 @@
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{BE11B8A0-910C-1D43-A371-C1E6936510E4}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{D1939200-6ECA-F845-8C9C-ECFD7ABA854F}"/>
     <hyperlink ref="N10" r:id="rId3" xr:uid="{D9DAE411-5B1E-3D49-8415-4757BEF4BE1E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000197B3D2671C0B419C20ADDEB448215B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1946a012b6a5c5a0f521dd1f745d99c0">
-[...2 lines deleted...]
-    <xsd:import namespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EAA70B20A79E314583D4B43BCF22EE06" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0195e2dd546eca13468935e1896cf37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" xmlns:ns3="501be16c-125e-443f-9717-a112e66c68c8" xmlns:ns4="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72e123e680b521145bc593841f5268e7" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <xsd:import namespace="501be16c-125e-443f-9717-a112e66c68c8"/>
+    <xsd:import namespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedDocumentAccessGuid" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:JSONPreview" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60a9a237-541a-4694-ac71-7c7974ea20d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedDocumentAccessGuid" ma:index="8" nillable="true" ma:displayName="SharedDocumentAccessGuid" ma:hidden="true" ma:internalName="SharedDocumentAccessGuid">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Archived" ma:index="9" nillable="true" ma:displayName="Archived" ma:internalName="Archived">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f0829d6c-6ee0-4a20-baa2-9ab0a06e8128" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c6004604-8c32-4241-8b90-5e68b4a33b5b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="501be16c-125e-443f-9717-a112e66c68c8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{233b13ff-dc2d-404a-aa41-4f6521a7357c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6a08c7d6-d491-4b00-87ec-5ce5cfc631db">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ff0ad102-b06e-4a65-b1cb-0ac84c8aaae7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="501be16c-125e-443f-9717-a112e66c68c8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -12909,102 +12687,101 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MigratedSourceSystemLocation xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="6a08c7d6-d491-4b00-87ec-5ce5cfc631db" xsi:nil="true"/>
-[...1 lines deleted...]
-    <JSONPreview xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5B4E00C-CE56-460C-AC37-18457CD51613}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35996B48-A73E-4426-A01A-BF292836083F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
-    <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+    <ds:schemaRef ds:uri="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <ds:schemaRef ds:uri="501be16c-125e-443f-9717-a112e66c68c8"/>
+    <ds:schemaRef ds:uri="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66D1B2B3-C627-4811-80AA-1F77535DC502}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA875BDF-38EC-46C7-AA43-BA76ACAB7E16}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <ds:schemaRef ds:uri="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
@@ -13028,42 +12805,42 @@
       <vt:lpstr>IHCurrent</vt:lpstr>
       <vt:lpstr>IHTar</vt:lpstr>
       <vt:lpstr>IRCurrent</vt:lpstr>
       <vt:lpstr>IRTar</vt:lpstr>
       <vt:lpstr>PFCurrent</vt:lpstr>
       <vt:lpstr>PFTar</vt:lpstr>
       <vt:lpstr>PIACurrent</vt:lpstr>
       <vt:lpstr>PIATar</vt:lpstr>
       <vt:lpstr>PMPCurrent</vt:lpstr>
       <vt:lpstr>PMPTar</vt:lpstr>
       <vt:lpstr>PRCurrent</vt:lpstr>
       <vt:lpstr>PRTar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IPC Privacy Self-assessment Tool - Management Document</dc:title>
-  <dc:creator>Giles Aley</dc:creator>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000197B3D2671C0B419C20ADDEB448215B</vt:lpwstr>
+    <vt:lpwstr>0x010100EAA70B20A79E314583D4B43BCF22EE06</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>