--- v0 (2025-11-15)
+++ v1 (2026-08-27)
@@ -7,142 +7,124 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="70C23D9F" w14:textId="0E54C60A" w:rsidR="00741756" w:rsidRPr="00741756" w:rsidRDefault="00741756" w:rsidP="00EC03AF">
+    <w:p w14:paraId="70C23D9F" w14:textId="4EAA8781" w:rsidR="00741756" w:rsidRPr="00741756" w:rsidRDefault="00A709ED" w:rsidP="00EC03AF">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5BFFD4" wp14:editId="2F0B2375">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6704DF3E" wp14:editId="35CF235B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>8749665</wp:posOffset>
+              <wp:posOffset>7769860</wp:posOffset>
             </wp:positionH>
-            <wp:positionV relativeFrom="page">
-              <wp:posOffset>407940</wp:posOffset>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>109220</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="1125977" cy="576393"/>
-[...8 lines deleted...]
-            </wp:docPr>
+            <wp:extent cx="2095500" cy="497840"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="464442249" name="Picture 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Picture 1" descr="Home">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="464442249" name="Picture 2"/>
                     <pic:cNvPicPr>
-                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                      <a:picLocks noChangeAspect="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10">
+                    <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1125977" cy="576393"/>
+                      <a:ext cx="2095500" cy="497840"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
-            <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-            </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="00741756">
+      <w:r w:rsidR="00741756" w:rsidRPr="00741756">
         <w:t xml:space="preserve">Information Access </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC03AF">
+      <w:r w:rsidR="00741756" w:rsidRPr="00EC03AF">
         <w:t>Maturity</w:t>
       </w:r>
-      <w:r w:rsidRPr="00741756">
+      <w:r w:rsidR="00741756" w:rsidRPr="00741756">
         <w:t xml:space="preserve"> Matrix</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B95CEB" w14:textId="494F4ED3" w:rsidR="00741756" w:rsidRDefault="00741756">
       <w:r>
         <w:t>Version 1.0</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="180F8823" w14:textId="77777777" w:rsidR="00741756" w:rsidRDefault="00741756"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15588" w:type="dxa"/>
         <w:tblCellMar>
           <w:top w:w="57" w:type="dxa"/>
           <w:bottom w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1297"/>
         <w:gridCol w:w="3573"/>
         <w:gridCol w:w="3574"/>
         <w:gridCol w:w="3574"/>
         <w:gridCol w:w="3570"/>
@@ -4030,103 +4012,103 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="15"/>
                 <w:szCs w:val="15"/>
               </w:rPr>
               <w:t xml:space="preserve">Information access delegations and functions are considered as part of any structural changes to the organisation. Reviews of delegations and authorisations result in improvements that seek to address identified deficiencies, risks and issues in the management of information access requests.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="10264E7C" w14:textId="77777777" w:rsidR="007E67CD" w:rsidRPr="00F61431" w:rsidRDefault="007E67CD" w:rsidP="001C0481"/>
     <w:sectPr w:rsidR="007E67CD" w:rsidRPr="00F61431" w:rsidSect="001C0481">
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16840" w:h="11900" w:orient="landscape"/>
       <w:pgMar w:top="488" w:right="1440" w:bottom="1440" w:left="589" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B652FD7" w14:textId="77777777" w:rsidR="00630FBC" w:rsidRDefault="00630FBC" w:rsidP="00741756">
+    <w:p w14:paraId="5591C598" w14:textId="77777777" w:rsidR="00624005" w:rsidRDefault="00624005" w:rsidP="00741756">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="57CA09B8" w14:textId="77777777" w:rsidR="00630FBC" w:rsidRDefault="00630FBC" w:rsidP="00741756">
+    <w:p w14:paraId="0958574D" w14:textId="77777777" w:rsidR="00624005" w:rsidRDefault="00624005" w:rsidP="00741756">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1747796134"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="05232991" w14:textId="29FC377E" w:rsidR="00741756" w:rsidRDefault="00741756" w:rsidP="002B7161">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -4139,51 +4121,51 @@
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="22466172" w14:textId="77777777" w:rsidR="00741756" w:rsidRDefault="00741756" w:rsidP="00741756">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="1240218025"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="26EFC6DD" w14:textId="2159900A" w:rsidR="00741756" w:rsidRDefault="00741756" w:rsidP="002B7161">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
         </w:pPr>
@@ -4209,70 +4191,70 @@
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="23D110FA" w14:textId="77777777" w:rsidR="00741756" w:rsidRDefault="00741756" w:rsidP="00741756">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:firstLine="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="423BE3B9" w14:textId="77777777" w:rsidR="00630FBC" w:rsidRDefault="00630FBC" w:rsidP="00741756">
+    <w:p w14:paraId="497719DD" w14:textId="77777777" w:rsidR="00624005" w:rsidRDefault="00624005" w:rsidP="00741756">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1273E8F5" w14:textId="77777777" w:rsidR="00630FBC" w:rsidRDefault="00630FBC" w:rsidP="00741756">
+    <w:p w14:paraId="1021FB16" w14:textId="77777777" w:rsidR="00624005" w:rsidRDefault="00624005" w:rsidP="00741756">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C0481"/>
     <w:rsid w:val="00005C47"/>
     <w:rsid w:val="00037872"/>
     <w:rsid w:val="00046D55"/>
@@ -4306,127 +4288,129 @@
     <w:rsid w:val="003D15EA"/>
     <w:rsid w:val="003D22A2"/>
     <w:rsid w:val="003E6CC3"/>
     <w:rsid w:val="00421B0B"/>
     <w:rsid w:val="00456A41"/>
     <w:rsid w:val="00477725"/>
     <w:rsid w:val="00494720"/>
     <w:rsid w:val="00494D5A"/>
     <w:rsid w:val="004A467D"/>
     <w:rsid w:val="004D5A6A"/>
     <w:rsid w:val="004D64B2"/>
     <w:rsid w:val="00535B45"/>
     <w:rsid w:val="005418A1"/>
     <w:rsid w:val="00575801"/>
     <w:rsid w:val="005843FB"/>
     <w:rsid w:val="00584686"/>
     <w:rsid w:val="00586A86"/>
     <w:rsid w:val="005A5CC5"/>
     <w:rsid w:val="005B2489"/>
     <w:rsid w:val="005C0F11"/>
     <w:rsid w:val="005C177D"/>
     <w:rsid w:val="005D3F85"/>
     <w:rsid w:val="00610136"/>
     <w:rsid w:val="0061366D"/>
     <w:rsid w:val="0062119B"/>
+    <w:rsid w:val="00624005"/>
     <w:rsid w:val="00626837"/>
     <w:rsid w:val="00630FBC"/>
     <w:rsid w:val="00631EC2"/>
     <w:rsid w:val="006402AA"/>
     <w:rsid w:val="0064240C"/>
     <w:rsid w:val="00653C69"/>
     <w:rsid w:val="00683354"/>
     <w:rsid w:val="006A3FFC"/>
     <w:rsid w:val="006A4810"/>
     <w:rsid w:val="006C518D"/>
     <w:rsid w:val="0070219D"/>
     <w:rsid w:val="007029FD"/>
     <w:rsid w:val="00716A39"/>
     <w:rsid w:val="007255D9"/>
     <w:rsid w:val="0073249A"/>
     <w:rsid w:val="0073453C"/>
     <w:rsid w:val="00741756"/>
     <w:rsid w:val="00746C13"/>
     <w:rsid w:val="00756E49"/>
     <w:rsid w:val="0078408E"/>
     <w:rsid w:val="00797912"/>
     <w:rsid w:val="007B2B72"/>
     <w:rsid w:val="007E67CD"/>
     <w:rsid w:val="00807376"/>
     <w:rsid w:val="008449A9"/>
     <w:rsid w:val="00856C95"/>
     <w:rsid w:val="008A26E2"/>
-    <w:rsid w:val="008B2AB2"/>
     <w:rsid w:val="008C57BA"/>
     <w:rsid w:val="008D7A08"/>
     <w:rsid w:val="008D7E15"/>
     <w:rsid w:val="008E21D3"/>
     <w:rsid w:val="008E5E3A"/>
     <w:rsid w:val="00905BDD"/>
     <w:rsid w:val="009433EE"/>
     <w:rsid w:val="00947D5E"/>
     <w:rsid w:val="0095254A"/>
     <w:rsid w:val="00955987"/>
     <w:rsid w:val="0096106F"/>
     <w:rsid w:val="009B5E5F"/>
     <w:rsid w:val="009C7B53"/>
     <w:rsid w:val="009D3234"/>
     <w:rsid w:val="009E5CA7"/>
     <w:rsid w:val="00A04883"/>
     <w:rsid w:val="00A11B48"/>
+    <w:rsid w:val="00A709ED"/>
     <w:rsid w:val="00A815F9"/>
     <w:rsid w:val="00A82C8B"/>
     <w:rsid w:val="00AA3526"/>
     <w:rsid w:val="00AB3B33"/>
     <w:rsid w:val="00AD56CF"/>
     <w:rsid w:val="00AE626C"/>
     <w:rsid w:val="00B12A24"/>
     <w:rsid w:val="00B66870"/>
     <w:rsid w:val="00B674D1"/>
     <w:rsid w:val="00B70D8F"/>
     <w:rsid w:val="00B71DDC"/>
     <w:rsid w:val="00B80487"/>
     <w:rsid w:val="00BB5DC6"/>
     <w:rsid w:val="00BC53EE"/>
     <w:rsid w:val="00BD05DE"/>
     <w:rsid w:val="00C03422"/>
     <w:rsid w:val="00C143F6"/>
     <w:rsid w:val="00C30FF8"/>
     <w:rsid w:val="00C71D58"/>
     <w:rsid w:val="00CC3748"/>
     <w:rsid w:val="00CD2C11"/>
     <w:rsid w:val="00CD73C8"/>
     <w:rsid w:val="00CE654A"/>
     <w:rsid w:val="00CF1CE6"/>
     <w:rsid w:val="00CF5E05"/>
     <w:rsid w:val="00D0310C"/>
     <w:rsid w:val="00D36160"/>
     <w:rsid w:val="00D45A1E"/>
     <w:rsid w:val="00D45BCE"/>
     <w:rsid w:val="00D46BFD"/>
     <w:rsid w:val="00D65745"/>
     <w:rsid w:val="00D676A1"/>
+    <w:rsid w:val="00D95588"/>
     <w:rsid w:val="00DC04CA"/>
     <w:rsid w:val="00E0191C"/>
     <w:rsid w:val="00E03190"/>
     <w:rsid w:val="00E224E6"/>
     <w:rsid w:val="00E37D30"/>
     <w:rsid w:val="00E53E31"/>
     <w:rsid w:val="00E54311"/>
     <w:rsid w:val="00EB630A"/>
     <w:rsid w:val="00EC03AF"/>
     <w:rsid w:val="00EF15DA"/>
     <w:rsid w:val="00F0266D"/>
     <w:rsid w:val="00F10AF5"/>
     <w:rsid w:val="00F31BE3"/>
     <w:rsid w:val="00F321FF"/>
     <w:rsid w:val="00F344F4"/>
     <w:rsid w:val="00F61431"/>
     <w:rsid w:val="00F704C3"/>
     <w:rsid w:val="00F71081"/>
     <w:rsid w:val="00F72208"/>
     <w:rsid w:val="00F822CB"/>
     <w:rsid w:val="00F925A3"/>
     <w:rsid w:val="00F9755D"/>
     <w:rsid w:val="00FE7E50"/>
   </w:rsids>
   <m:mathPr>
@@ -4437,51 +4421,51 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4F620A46"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{511DBC07-443D-BB4B-A28C-5EF515EFEE14}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-AU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5061,51 +5045,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00741756"/>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00741756"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1085110199">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5398,206 +5382,199 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000197B3D2671C0B419C20ADDEB448215B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1946a012b6a5c5a0f521dd1f745d99c0">
-[...2 lines deleted...]
-    <xsd:import namespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EAA70B20A79E314583D4B43BCF22EE06" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0195e2dd546eca13468935e1896cf37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" xmlns:ns3="501be16c-125e-443f-9717-a112e66c68c8" xmlns:ns4="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72e123e680b521145bc593841f5268e7" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <xsd:import namespace="501be16c-125e-443f-9717-a112e66c68c8"/>
+    <xsd:import namespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedDocumentAccessGuid" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:JSONPreview" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60a9a237-541a-4694-ac71-7c7974ea20d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedDocumentAccessGuid" ma:index="8" nillable="true" ma:displayName="SharedDocumentAccessGuid" ma:hidden="true" ma:internalName="SharedDocumentAccessGuid">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Archived" ma:index="9" nillable="true" ma:displayName="Archived" ma:internalName="Archived">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f0829d6c-6ee0-4a20-baa2-9ab0a06e8128" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c6004604-8c32-4241-8b90-5e68b4a33b5b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="501be16c-125e-443f-9717-a112e66c68c8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{233b13ff-dc2d-404a-aa41-4f6521a7357c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6a08c7d6-d491-4b00-87ec-5ce5cfc631db">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ff0ad102-b06e-4a65-b1cb-0ac84c8aaae7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="501be16c-125e-443f-9717-a112e66c68c8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5676,147 +5653,128 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <MigratedSourceSystemLocation xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2" xsi:nil="true"/>
-[...1 lines deleted...]
-    <lcf76f155ced4ddcb4097134ff3c332f xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2">
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="6a08c7d6-d491-4b00-87ec-5ce5cfc631db" xsi:nil="true"/>
-[...1 lines deleted...]
-    <JSONPreview xmlns="60a9a237-541a-4694-ac71-7c7974ea20d2" xsi:nil="true"/>
+    <TaxCatchAll xmlns="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB32B6DD-117E-41D9-9F06-C2583AFDEA88}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EBC05C0F-DD22-49CE-A9B2-61F8F1B0EAAE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D87EAFBC-6812-4523-9B75-683AD9F80CFA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{22B08D59-E843-4B14-9BA2-45B2518AFD98}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
     <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{928444DF-FCCC-5D4A-AC3A-323CC5251DAD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>1624</Words>
   <Characters>9257</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>77</Lines>
   <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>10860</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>IPC Information Access Self-assessment Tool - Maturity Matrix</dc:title>
   <dc:subject/>
-  <dc:creator>Darius Vitlin</dc:creator>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000197B3D2671C0B419C20ADDEB448215B</vt:lpwstr>
+    <vt:lpwstr>0x010100EAA70B20A79E314583D4B43BCF22EE06</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>