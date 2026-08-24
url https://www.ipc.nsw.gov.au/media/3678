--- v0 (2026-01-02)
+++ v1 (2026-08-24)
@@ -19,60 +19,60 @@
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov-my.sharepoint.com/personal/giles_aley_ipc_nsw_gov_au/Documents/Giles Files/Working Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://nswgov.sharepoint.com/sites/IPCCCA/Shared Documents/General/COMMUNICATIONS/Projects/2026/Retemplating/Drafts for MCCA review/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B981480A-F6EC-41D9-A796-9B4769D300E8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="8_{B267A518-6100-4EF5-98D1-DB11F51831D0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{27D364A7-2785-48F0-A2FD-113BFD4DE561}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{2ECB8598-1CF5-674B-BCA2-8FED04177CF7}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{2ECB8598-1CF5-674B-BCA2-8FED04177CF7}"/>
   </bookViews>
   <sheets>
     <sheet name="Index" sheetId="15" r:id="rId1"/>
     <sheet name="Instructions" sheetId="16" r:id="rId2"/>
     <sheet name="Maturity Matrix Summary" sheetId="3" r:id="rId3"/>
     <sheet name="1. Culture and Leadership" sheetId="2" r:id="rId4"/>
     <sheet name="2. Governance" sheetId="4" r:id="rId5"/>
     <sheet name="3. Open Access Info" sheetId="5" r:id="rId6"/>
     <sheet name="4. Contract Register" sheetId="7" r:id="rId7"/>
     <sheet name="5. Authorised Proactive Release" sheetId="8" r:id="rId8"/>
     <sheet name="6. Informal Release" sheetId="9" r:id="rId9"/>
     <sheet name="7. Formal Access" sheetId="10" r:id="rId10"/>
     <sheet name="8. Disclosure Logs" sheetId="12" r:id="rId11"/>
     <sheet name="9. Supporting Tools and Systems" sheetId="13" r:id="rId12"/>
     <sheet name="10. GIPA Functions" sheetId="14" r:id="rId13"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId14"/>
   </externalReferences>
   <definedNames>
     <definedName name="APRCurrent">'5. Authorised Proactive Release'!$C$4</definedName>
     <definedName name="APRTar">'5. Authorised Proactive Release'!$F$4</definedName>
     <definedName name="CLCurrent" localSheetId="1">'[1]1. Culture and Leadership'!$C$4</definedName>
     <definedName name="CLCurrent">'1. Culture and Leadership'!$C$4</definedName>
     <definedName name="CLTar" localSheetId="1">'[1]1. Culture and Leadership'!$F$4</definedName>
@@ -265,51 +265,51 @@
   <c r="E7" i="4"/>
   <c r="J14" i="4"/>
   <c r="I14" i="4"/>
   <c r="H14" i="4"/>
   <c r="E14" i="4"/>
   <c r="D14" i="4"/>
   <c r="K7" i="4"/>
   <c r="K14" i="4" s="1"/>
   <c r="J6" i="3"/>
   <c r="H6" i="3"/>
   <c r="F6" i="3"/>
   <c r="D6" i="3"/>
   <c r="K7" i="2"/>
   <c r="K14" i="2" s="1"/>
   <c r="E14" i="2"/>
   <c r="F14" i="2"/>
   <c r="G14" i="2"/>
   <c r="H14" i="2"/>
   <c r="I14" i="2"/>
   <c r="J14" i="2"/>
   <c r="D14" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="742" uniqueCount="176">
   <si>
     <t>Meeting Compliance</t>
   </si>
   <si>
     <t>Pursuing Best Practice</t>
   </si>
   <si>
     <t>Level 1 – Developing Foundations</t>
   </si>
   <si>
     <t>Level 2 – Established Foundations</t>
   </si>
   <si>
     <t>Level 3 – Embedded Operations</t>
   </si>
   <si>
     <t>Level 4 – Optimised Excellence</t>
   </si>
   <si>
     <t>Culture and Leadership</t>
   </si>
   <si>
     <t>Governance Structures</t>
   </si>
   <si>
@@ -394,56 +394,50 @@
     <t>Mostly Ds</t>
   </si>
   <si>
     <t>Mostly Bs</t>
   </si>
   <si>
     <t>Q2</t>
   </si>
   <si>
     <t>Q3</t>
   </si>
   <si>
     <t>Q4</t>
   </si>
   <si>
     <t>Q5</t>
   </si>
   <si>
     <t>Q6</t>
   </si>
   <si>
     <t>Q7</t>
   </si>
   <si>
     <t>Conditions Enabling Open Data and Promoting a Data Sharing Culture</t>
-  </si>
-[...4 lines deleted...]
-    <t>Fact Sheet - delegation or authorisation of GIPA Act functions</t>
   </si>
   <si>
     <t>Contract 
 Register</t>
   </si>
   <si>
     <t>Resources to Improve Performance and Achievement</t>
   </si>
   <si>
     <t>Assessment Guide</t>
   </si>
   <si>
     <t>Assessment Table</t>
   </si>
   <si>
     <t>2. Governance</t>
   </si>
   <si>
     <t>IPC GIPA Tool</t>
   </si>
   <si>
     <t>3. Open Access Information</t>
   </si>
   <si>
     <t>Q8</t>
@@ -454,96 +448,90 @@
   <si>
     <t>Checklist - Agency Information Guide self-assessment checklist for agencies</t>
   </si>
   <si>
     <t>Guideline 6 - Agency Information Guides</t>
   </si>
   <si>
     <t>4. Contract Register</t>
   </si>
   <si>
     <t>Checklist - Agency Contract Register self-assessment checklist</t>
   </si>
   <si>
     <t>Contract register eLearning module</t>
   </si>
   <si>
     <t>5. Authorised Proactive Release</t>
   </si>
   <si>
     <t>Fact Sheet - Authorised proactive release of government information</t>
   </si>
   <si>
     <t>6. Informal Release</t>
   </si>
   <si>
-    <t>Knowledge update - Informal release of information</t>
-[...1 lines deleted...]
-  <si>
     <t>7. Formal Access Applications</t>
   </si>
   <si>
     <t>Q9</t>
   </si>
   <si>
     <t>Q10</t>
   </si>
   <si>
     <t>Guide - Managing formal GIPA applications</t>
   </si>
   <si>
     <t>Fact Sheet - what is the public interest test?</t>
   </si>
   <si>
     <t>Fact Sheet - Digital records and the GIPA Act</t>
   </si>
   <si>
     <t>IPC Templates - Notice of decision</t>
   </si>
   <si>
     <t>8. Disclosure Log</t>
   </si>
   <si>
     <t>Templates - Disclosure log example</t>
   </si>
   <si>
     <t>9. Supporting Tools and Systems</t>
   </si>
   <si>
     <t>Fact Sheet - The role of principal officers and senior executives in supporting the object of the GIPA Act</t>
   </si>
   <si>
     <t>Fact Sheet - The GIPA Act: Agency systems, policies and practices - guidance for principal officers</t>
   </si>
   <si>
     <t>Fact Sheet - Delegation or authorisation of functions under the GIPA Act</t>
   </si>
   <si>
     <t>Guides - Quick guide to my responsibilities under the GIPA Act</t>
-  </si>
-[...1 lines deleted...]
-    <t>Factsheet - Safeguards to prevent misuse of the GIPA Act</t>
   </si>
   <si>
     <t>10. GIPA Functions</t>
   </si>
   <si>
     <t>Component Sheets</t>
   </si>
   <si>
     <t>7. Formal Access</t>
   </si>
   <si>
     <t>8. Disclosure Logs</t>
   </si>
   <si>
     <t>Information Access Management Document Index</t>
   </si>
   <si>
     <t>Action Plan</t>
   </si>
   <si>
     <t>Agency:</t>
   </si>
   <si>
     <t>TYPE AGENCY NAME HERE</t>
   </si>
@@ -803,50 +791,59 @@
     <t>Area of Practice</t>
   </si>
   <si>
     <t>Officers should set maturity target levels for each area of practice on the relevant tab, understanding that Level 2 is required to be compliant with NSW legislation, but higher levels minimise risks and deliver increased benefit to both the agency and the public.</t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should review the results of the survey against the maturity matrix to determine the information access maturity level. For each area of practice surveyed, complete a new row of the assessment table on the relevant tab. The table provides a space to record the date, as well as an aggregate of the results of the survey for each question. Information access officers should not only use the survey responses as collected, but also their own understanding and judgement when entering an overall level of information access maturity for that area of practice in the 'Overall' column. Each time a round of  surveys is sent out and responses are received, a new row can be entered into the assessment table. This provides a demonstrable way to benchmark the maturity of the agency, division or business unit. </t>
   </si>
   <si>
     <t>Agencies should use the action plan to record maturity improvement activities associated with each information access area. Each area of practice sheet has an action plan section where tasks to improve maturity for that information access area(s) can be planned. This allows for the area of practice sheet to act as a tracking tool which measures the impact of information access intervention actions on information access maturity. It is advised that after a major action is completed, that a new assessment be performed to capture any improvement.</t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should review the Management Document, including the available reference information. This Management Document will be used to track information access and open data maturity target levels and progress. Each area of practice of information access maturity has a corresponding tab which can be used to record and track your maturity in that area of practice Determine which level(s) of the organisation the Management Document best sits at. For smaller organisations, you may want to only manage a single document, as you can be confident that you can centrally assess maturity for the entire agency. For larger organisations, multiple management documents may be more usefully distributed and managed at division, business units or any other unit level. This allows for assessment and tracking of maturity to be performed at a more meaningful level. Once a distribution and management approach has been made, fill in the agency name and, if relevant, the division and business unit names on the index tab. </t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should read the Maturity Matrix to understand what information access maturity looks like within the agency. The Maturity Matrix describes what various information access and open data management areas of practice look like at each stage of maturity. Understand what is required across these various areas of practice for your agency to achieve your desired level of maturity. </t>
   </si>
   <si>
     <t xml:space="preserve">areas of practice of the Toolkit </t>
   </si>
   <si>
     <t xml:space="preserve">Agencies should perform the information access assessment for each area of practice using the surveys, which can be completed by information access officers or released for wider participation. The surveys can be kept together or broken down by information access area of practice and can be uploaded to Microsoft Forms using the Quick Import function, or to other survey tools for easy collection of responses and viewing of response data. Surveys are used as a tool to support information access officers in understanding the nature and effectiveness of information access and open data practices. The target audience for the surveys is to be determined by officers. Some areas of practice may require widespread distribution to get accurate responses while others may only need to be sent to a set of specific individuals. In smaller agencies, the surveys may only need to be completed by the information access officer themselves. Surveys and assessment are advised to be completed regularly in order to track maturity levels over time. </t>
   </si>
   <si>
     <t>Information Access Self-assessment Tool Instructions</t>
+  </si>
+  <si>
+    <t>Fact Sheet - Delegation or Authorisation of GIPA Act functions</t>
+  </si>
+  <si>
+    <t>Fact sheet - Informal release of information</t>
+  </si>
+  <si>
+    <t>Factsheet - Safeguards to address the misuse of the GIPA Act</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0"/>
@@ -1422,51 +1419,51 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="121">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="7" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
@@ -1607,319 +1604,390 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="13" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="14" borderId="25" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="15" borderId="26" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="22" fillId="12" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="6" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="10" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="12" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="12" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="7" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="262">
+  <dxfs count="254">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
@@ -1941,434 +2009,604 @@
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
@@ -2448,1576 +2686,1270 @@
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...6 lines deleted...]
-          <bgColor theme="4" tint="0.59996337778862885"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...1 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...12 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...1 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...1 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="1"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.499984740745262"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="1"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
-      <fill>
-[...5 lines deleted...]
-    <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
+          <bgColor theme="4" tint="-0.24994659260841701"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.59996337778862885"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.24994659260841701"/>
-[...13 lines deleted...]
-          <bgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color theme="0"/>
       </font>
       <fill>
         <patternFill>
-          <bgColor theme="4" tint="-0.499984740745262"/>
-[...8 lines deleted...]
-        <patternFill>
           <bgColor theme="4" tint="-0.24994659260841701"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill>
           <bgColor theme="4" tint="0.79998168889431442"/>
-        </patternFill>
-[...678 lines deleted...]
-          <bgColor theme="4" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="0" tint="-0.14996795556505021"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
       </font>
       <fill>
         <patternFill>
           <bgColor theme="5" tint="0.59996337778862885"/>
         </patternFill>
       </fill>
     </dxf>
@@ -4053,364 +3985,364 @@
       <color rgb="FF942092"/>
       <color rgb="FFD792D6"/>
       <color rgb="FF0432FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>63500</xdr:colOff>
-      <xdr:row>24</xdr:row>
-      <xdr:rowOff>0</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>3</xdr:col>
-      <xdr:colOff>787400</xdr:colOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>783790</xdr:colOff>
       <xdr:row>30</xdr:row>
-      <xdr:rowOff>9525</xdr:rowOff>
+      <xdr:rowOff>28575</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Home">
+        <xdr:cNvPr id="2" name="Picture 1" descr="IPC logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{06043116-4849-5348-BB9D-B4B84BA3A073}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="393700" y="4394200"/>
-          <a:ext cx="2374900" cy="1228725"/>
+          <a:off x="396875" y="6096000"/>
+          <a:ext cx="4073090" cy="962025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>338666</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>52382</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2374900</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>136525</xdr:rowOff>
+      <xdr:colOff>4259068</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>52917</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1" descr="Home">
+        <xdr:cNvPr id="2" name="Picture 1" descr="IPC logo.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F684F50F-0735-9A4B-A19A-34C90C42178A}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="330200" y="12420600"/>
-          <a:ext cx="2374900" cy="1228725"/>
+          <a:off x="338666" y="12985215"/>
+          <a:ext cx="4259069" cy="1005952"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>16548100</xdr:colOff>
+      <xdr:colOff>15396682</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>152400</xdr:rowOff>
+      <xdr:rowOff>222250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>711200</xdr:colOff>
+      <xdr:colOff>711201</xdr:colOff>
       <xdr:row>2</xdr:row>
-      <xdr:rowOff>97389</xdr:rowOff>
+      <xdr:rowOff>105834</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2" descr="Home">
+        <xdr:cNvPr id="3" name="Picture 2" descr="IPC logo">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0687EF2-2693-6C43-88E9-93B146F0B6C5}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="0"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
-        <a:stretch>
-[...1 lines deleted...]
-        </a:stretch>
+        <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
-          <a:off x="16878300" y="152400"/>
-          <a:ext cx="1219200" cy="630789"/>
+          <a:off x="15735349" y="222250"/>
+          <a:ext cx="2374852" cy="560917"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:miter lim="800000"/>
               <a:headEnd/>
               <a:tailEnd/>
             </a14:hiddenLine>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2019/04/relationships/externalLinkLongPath" Target="https://customerscience.sharepoint.com/sites/SuiteFiles/Shared%20Documents/Clients/Information%20and%20Privacy%20Commission%20NSW/Jobs/J000522%20-%20Self%20Assessment%20Tool%20Enhancements/06b%20Working/IPC%20Privacy%20Management%20Document%20v1-1.xlsx?9549CEFE" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///\\9549CEFE\IPC%20Privacy%20Management%20Document%20v1-1.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Index"/>
       <sheetName val="Instructions"/>
       <sheetName val="Maturity Tracker"/>
       <sheetName val="1. Culture and Leadership"/>
       <sheetName val="2. Privacy Reporting"/>
       <sheetName val="3. Data Breach Reporting"/>
       <sheetName val="4. Information Holdings"/>
       <sheetName val="5. Privacy Impact Assessments"/>
       <sheetName val="6. Privacy Functions"/>
       <sheetName val="7. PMPs"/>
       <sheetName val="8. Internal Reviews"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2"/>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -4472,51 +4404,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -4614,735 +4546,735 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1652" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/214" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/724" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/164" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2714" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2755" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/724" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1757" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/156" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1452" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/156" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2763" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/367" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/413" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/378" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1562" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/370" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2762" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2760" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2761" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2767" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2786" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/378" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/367" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2761" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2762" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/367" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/378" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/657" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2762" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2761" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/media/657" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/281" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/354" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1450" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/386" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2780" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2793" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2749" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/1449" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/e-learning" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2792" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/e-learning" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2750" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/422" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ipc.nsw.gov.au/node/2753" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A01C4F4D-A449-1142-B2C6-A81AF5825816}">
   <sheetPr>
     <tabColor theme="3" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:K31"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="L1" sqref="L1:XFD1048576"/>
+      <selection activeCell="B23" sqref="B23:J23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.375" customWidth="1"/>
     <col min="2" max="11" width="11" customWidth="1"/>
     <col min="12" max="16384" width="11" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:10" ht="33.75" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
     </row>
     <row r="3" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="4" spans="2:10" ht="23.25" x14ac:dyDescent="0.35">
       <c r="B4" s="37" t="s">
-        <v>84</v>
-[...10 lines deleted...]
-      <c r="J4" s="67"/>
+        <v>80</v>
+      </c>
+      <c r="C4" s="84" t="s">
+        <v>81</v>
+      </c>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
     </row>
     <row r="5" spans="2:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B5" s="38" t="s">
-        <v>91</v>
-[...10 lines deleted...]
-      <c r="J5" s="72"/>
+        <v>87</v>
+      </c>
+      <c r="C5" s="89" t="s">
+        <v>84</v>
+      </c>
+      <c r="D5" s="89"/>
+      <c r="E5" s="89"/>
+      <c r="F5" s="89"/>
+      <c r="G5" s="89"/>
+      <c r="H5" s="89"/>
+      <c r="I5" s="89"/>
+      <c r="J5" s="89"/>
     </row>
     <row r="6" spans="2:10" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B6" s="38" t="s">
-        <v>90</v>
-[...10 lines deleted...]
-      <c r="J6" s="72"/>
+        <v>86</v>
+      </c>
+      <c r="C6" s="89" t="s">
+        <v>85</v>
+      </c>
+      <c r="D6" s="89"/>
+      <c r="E6" s="89"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="89"/>
+      <c r="H6" s="89"/>
+      <c r="I6" s="89"/>
+      <c r="J6" s="89"/>
     </row>
     <row r="7" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="8" spans="2:10" x14ac:dyDescent="0.25">
       <c r="B8" t="s">
-        <v>86</v>
-[...10 lines deleted...]
-      <c r="J8" s="68"/>
+        <v>82</v>
+      </c>
+      <c r="C8" s="85" t="s">
+        <v>83</v>
+      </c>
+      <c r="D8" s="85"/>
+      <c r="E8" s="85"/>
+      <c r="F8" s="85"/>
+      <c r="G8" s="85"/>
+      <c r="H8" s="85"/>
+      <c r="I8" s="85"/>
+      <c r="J8" s="85"/>
     </row>
     <row r="9" spans="2:10" ht="15" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="10" spans="2:10" x14ac:dyDescent="0.25">
-      <c r="B10" s="69" t="s">
-[...9 lines deleted...]
-      <c r="J10" s="69"/>
+      <c r="B10" s="86" t="s">
+        <v>163</v>
+      </c>
+      <c r="C10" s="86"/>
+      <c r="D10" s="86"/>
+      <c r="E10" s="86"/>
+      <c r="F10" s="86"/>
+      <c r="G10" s="86"/>
+      <c r="H10" s="86"/>
+      <c r="I10" s="86"/>
+      <c r="J10" s="86"/>
     </row>
     <row r="11" spans="2:10" ht="21" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="71" t="s">
-[...9 lines deleted...]
-      <c r="J11" s="71"/>
+      <c r="B11" s="88" t="s">
+        <v>150</v>
+      </c>
+      <c r="C11" s="88"/>
+      <c r="D11" s="88"/>
+      <c r="E11" s="88"/>
+      <c r="F11" s="88"/>
+      <c r="G11" s="88"/>
+      <c r="H11" s="88"/>
+      <c r="I11" s="88"/>
+      <c r="J11" s="88"/>
     </row>
     <row r="12" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="13" spans="2:10" ht="21" x14ac:dyDescent="0.35">
-      <c r="B13" s="70" t="s">
-[...9 lines deleted...]
-      <c r="J13" s="70"/>
+      <c r="B13" s="87" t="s">
+        <v>75</v>
+      </c>
+      <c r="C13" s="87"/>
+      <c r="D13" s="87"/>
+      <c r="E13" s="87"/>
+      <c r="F13" s="87"/>
+      <c r="G13" s="87"/>
+      <c r="H13" s="87"/>
+      <c r="I13" s="87"/>
+      <c r="J13" s="87"/>
     </row>
     <row r="14" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B14" s="66" t="s">
+      <c r="B14" s="90" t="s">
         <v>30</v>
       </c>
-      <c r="C14" s="66"/>
-[...6 lines deleted...]
-      <c r="J14" s="66"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="90"/>
+      <c r="G14" s="90"/>
+      <c r="H14" s="90"/>
+      <c r="I14" s="90"/>
+      <c r="J14" s="90"/>
     </row>
     <row r="15" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B15" s="64" t="s">
+      <c r="B15" s="91" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="91"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="91"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="91"/>
+      <c r="I15" s="91"/>
+      <c r="J15" s="91"/>
+    </row>
+    <row r="16" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B16" s="91" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="64"/>
-[...19 lines deleted...]
-      <c r="J16" s="64"/>
+      <c r="C16" s="91"/>
+      <c r="D16" s="91"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="91"/>
+      <c r="G16" s="91"/>
+      <c r="H16" s="91"/>
+      <c r="I16" s="91"/>
+      <c r="J16" s="91"/>
     </row>
     <row r="17" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B17" s="64" t="s">
-[...9 lines deleted...]
-      <c r="J17" s="64"/>
+      <c r="B17" s="91" t="s">
+        <v>54</v>
+      </c>
+      <c r="C17" s="91"/>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
     </row>
     <row r="18" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B18" s="64" t="s">
+      <c r="B18" s="91" t="s">
+        <v>57</v>
+      </c>
+      <c r="C18" s="91"/>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="91"/>
+      <c r="J18" s="91"/>
+    </row>
+    <row r="19" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
+      <c r="B19" s="91" t="s">
         <v>59</v>
       </c>
-      <c r="C18" s="64"/>
-[...19 lines deleted...]
-      <c r="J19" s="64"/>
+      <c r="C19" s="91"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="91"/>
+      <c r="F19" s="91"/>
+      <c r="G19" s="91"/>
+      <c r="H19" s="91"/>
+      <c r="I19" s="91"/>
+      <c r="J19" s="91"/>
     </row>
     <row r="20" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B20" s="64" t="s">
-[...9 lines deleted...]
-      <c r="J20" s="64"/>
+      <c r="B20" s="91" t="s">
+        <v>76</v>
+      </c>
+      <c r="C20" s="91"/>
+      <c r="D20" s="91"/>
+      <c r="E20" s="91"/>
+      <c r="F20" s="91"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="91"/>
+      <c r="I20" s="91"/>
+      <c r="J20" s="91"/>
     </row>
     <row r="21" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B21" s="64" t="s">
-[...9 lines deleted...]
-      <c r="J21" s="64"/>
+      <c r="B21" s="91" t="s">
+        <v>77</v>
+      </c>
+      <c r="C21" s="91"/>
+      <c r="D21" s="91"/>
+      <c r="E21" s="91"/>
+      <c r="F21" s="91"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="91"/>
+      <c r="I21" s="91"/>
+      <c r="J21" s="91"/>
     </row>
     <row r="22" spans="2:10" ht="18.75" x14ac:dyDescent="0.3">
-      <c r="B22" s="64" t="s">
-[...9 lines deleted...]
-      <c r="J22" s="64"/>
+      <c r="B22" s="91" t="s">
+        <v>69</v>
+      </c>
+      <c r="C22" s="91"/>
+      <c r="D22" s="91"/>
+      <c r="E22" s="91"/>
+      <c r="F22" s="91"/>
+      <c r="G22" s="91"/>
+      <c r="H22" s="91"/>
+      <c r="I22" s="91"/>
+      <c r="J22" s="91"/>
     </row>
     <row r="23" spans="2:10" ht="19.5" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B23" s="65" t="s">
-[...9 lines deleted...]
-      <c r="J23" s="65"/>
+      <c r="B23" s="92" t="s">
+        <v>74</v>
+      </c>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
     </row>
     <row r="24" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="26" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="27" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="28" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="29" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="30" spans="2:10" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:10" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="B19:J19"/>
+    <mergeCell ref="B20:J20"/>
+    <mergeCell ref="B21:J21"/>
+    <mergeCell ref="B22:J22"/>
+    <mergeCell ref="B23:J23"/>
+    <mergeCell ref="B14:J14"/>
+    <mergeCell ref="B15:J15"/>
+    <mergeCell ref="B16:J16"/>
+    <mergeCell ref="B17:J17"/>
+    <mergeCell ref="B18:J18"/>
     <mergeCell ref="C4:J4"/>
     <mergeCell ref="C8:J8"/>
     <mergeCell ref="B10:J10"/>
     <mergeCell ref="B13:J13"/>
     <mergeCell ref="B11:J11"/>
     <mergeCell ref="C5:J5"/>
     <mergeCell ref="C6:J6"/>
-    <mergeCell ref="B14:J14"/>
-[...8 lines deleted...]
-    <mergeCell ref="B23:J23"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B11" location="'Maturity Matrix Summary'!A1" display="Maturity Matrix Summary" xr:uid="{1D8162C8-18A5-4B4C-903C-B570F090ACF4}"/>
     <hyperlink ref="B14" location="'1. Culture and Leadership'!A1" display="1. Culture and Leadership" xr:uid="{59B83F25-10F3-3647-9B2D-D245143AD183}"/>
     <hyperlink ref="B15" location="'2. Governance'!A1" display="2. Governance" xr:uid="{1E06AC3A-1264-A141-BAAA-1EB5BC3969B5}"/>
     <hyperlink ref="B16" location="'3. Open Access Info'!A1" display="3. Open Access Information" xr:uid="{45FC23B9-9522-DE48-B22C-6D7EEDDF0FDB}"/>
     <hyperlink ref="B17" location="'4. Contract Register'!A1" display="4. Contracts Register" xr:uid="{73E885B5-6B17-3443-A7F4-0BE8B26911DD}"/>
     <hyperlink ref="B18" location="'5. Authorised Proactive Release'!A1" display="5. Authorised Proactive Release" xr:uid="{7F3D0963-7717-9B4E-B7F6-2DAA63C4E1FC}"/>
     <hyperlink ref="B19" location="'6. Informal Release'!A1" display="6. Informal Release" xr:uid="{AA86A9AC-3861-3542-A297-A7F86E364343}"/>
     <hyperlink ref="B20" location="'7. Formal Access'!A1" display="7. Formal Access" xr:uid="{D1197A0E-AE40-ED43-B0C2-5E1193D4FF23}"/>
     <hyperlink ref="B21" location="'8. Disclosure Logs'!A1" display="8. Disclosure Logs" xr:uid="{D73D968E-190F-9B44-89BB-AFCDDA3D2F54}"/>
     <hyperlink ref="B22" location="'9. Supporting Tools and Systems'!A1" display="9. Supporting Tools and Systems" xr:uid="{81B5CBC8-240C-E44E-B3EB-9637373556A0}"/>
     <hyperlink ref="B23" location="'10. GIPA Functions'!A1" display="10. GIPA Functions" xr:uid="{29155F28-0949-044C-9EC1-677B8F410408}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{741EF621-62DD-DF4B-8442-A51E40D9BB6E}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:AB40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="W13" sqref="W1:XFD1048576"/>
+      <selection activeCell="P11" sqref="P11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="13" width="13.5" style="1" customWidth="1"/>
     <col min="14" max="15" width="7.375" style="1" customWidth="1"/>
     <col min="16" max="16" width="19.875" style="1" customWidth="1"/>
     <col min="17" max="17" width="90.875" style="1" customWidth="1"/>
     <col min="18" max="19" width="10.875" style="1" customWidth="1"/>
     <col min="20" max="20" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="10.875" style="1" customWidth="1"/>
     <col min="23" max="28" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="29" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:28" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:28" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>60</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="P2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="Q2" s="14" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
     </row>
     <row r="3" spans="2:28" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="P3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="Q3" s="14" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
     </row>
     <row r="4" spans="2:28" ht="90.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="P4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="Q4" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
     </row>
     <row r="5" spans="2:28" ht="75.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="P5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="14" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="6" spans="2:28" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:28" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="10" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="L7" s="10" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="M7" s="10" t="s">
-        <v>65</v>
-[...6 lines deleted...]
-      <c r="S7" s="120"/>
+        <v>62</v>
+      </c>
+      <c r="P7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q7" s="77"/>
+      <c r="R7" s="77"/>
+      <c r="S7" s="78"/>
     </row>
     <row r="8" spans="2:28" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="P8" s="31" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="Q8" s="32"/>
       <c r="R8" s="32"/>
       <c r="S8" s="33"/>
     </row>
     <row r="9" spans="2:28" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="M9" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="P9" s="31" t="s">
-        <v>67</v>
+      <c r="P9" s="64" t="s">
+        <v>64</v>
       </c>
       <c r="Q9" s="32"/>
       <c r="R9" s="32"/>
       <c r="S9" s="33"/>
     </row>
     <row r="10" spans="2:28" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="L10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="M10" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="P10" s="31" t="s">
-        <v>68</v>
+      <c r="P10" s="64" t="s">
+        <v>65</v>
       </c>
       <c r="Q10" s="32"/>
       <c r="R10" s="32"/>
       <c r="S10" s="33"/>
     </row>
     <row r="11" spans="2:28" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="L11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="M11" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="P11" s="31" t="s">
-        <v>69</v>
+      <c r="P11" s="64" t="s">
+        <v>66</v>
       </c>
       <c r="Q11" s="29"/>
       <c r="R11" s="29"/>
       <c r="S11" s="30"/>
     </row>
     <row r="12" spans="2:28" x14ac:dyDescent="0.25">
       <c r="P12" s="31"/>
       <c r="Q12" s="29"/>
       <c r="R12" s="29"/>
       <c r="S12" s="30"/>
     </row>
     <row r="13" spans="2:28" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...12 lines deleted...]
-      <c r="M13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="80"/>
+      <c r="L13" s="80"/>
+      <c r="M13" s="81"/>
       <c r="P13" s="31"/>
       <c r="Q13" s="29"/>
       <c r="R13" s="29"/>
       <c r="S13" s="30"/>
     </row>
     <row r="14" spans="2:28" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:M14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -5450,89 +5382,89 @@
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
     </row>
     <row r="19" spans="2:21" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="18"/>
-      <c r="P19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="U19" s="115"/>
+      <c r="P19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
+      <c r="T19" s="83"/>
+      <c r="U19" s="83"/>
     </row>
     <row r="20" spans="2:21" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="L20" s="18"/>
       <c r="M20" s="18"/>
       <c r="P20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="Q20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="T20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="U20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="P21" s="22"/>
       <c r="Q21" s="22"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
       <c r="T21" s="23"/>
       <c r="U21" s="23"/>
     </row>
     <row r="22" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
@@ -5793,222 +5725,210 @@
       <c r="T34" s="25"/>
       <c r="U34" s="25"/>
     </row>
     <row r="35" spans="2:21" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="P35" s="24"/>
       <c r="Q35" s="24"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
       <c r="T35" s="25"/>
       <c r="U35" s="25"/>
     </row>
     <row r="36" spans="2:21" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:21" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="100" t="s">
-[...18 lines deleted...]
-      <c r="S37" s="102"/>
+      <c r="B37" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="66"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="66"/>
+      <c r="L37" s="66"/>
+      <c r="M37" s="67"/>
+      <c r="P37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="Q37" s="66"/>
+      <c r="R37" s="66"/>
+      <c r="S37" s="67"/>
     </row>
     <row r="38" spans="2:21" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="103"/>
-[...14 lines deleted...]
-      <c r="S38" s="108"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="69"/>
+      <c r="L38" s="69"/>
+      <c r="M38" s="70"/>
+      <c r="P38" s="71"/>
+      <c r="Q38" s="72"/>
+      <c r="R38" s="72"/>
+      <c r="S38" s="73"/>
     </row>
     <row r="39" spans="2:21" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="106"/>
-[...10 lines deleted...]
-      <c r="M39" s="108"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="72"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="72"/>
+      <c r="L39" s="72"/>
+      <c r="M39" s="73"/>
     </row>
     <row r="40" spans="2:21" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:M39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="P37:S38"/>
     <mergeCell ref="P7:S7"/>
     <mergeCell ref="B13:M13"/>
     <mergeCell ref="P19:U19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="105" priority="35" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="101" priority="35" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="104" priority="36" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="100" priority="36" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="103" priority="37" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="99" priority="37" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="102" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="98" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
     <cfRule type="containsText" dxfId="97" priority="27" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="96" priority="28" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="95" priority="29" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="94" priority="30" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:I35">
     <cfRule type="containsText" dxfId="93" priority="15" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="92" priority="16" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="K15:K35">
-[...4 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="91" priority="31" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="90" priority="32" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="89" priority="33" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="88" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J15:J35">
-    <cfRule type="containsText" dxfId="89" priority="12" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="87" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="86" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="85" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="84" priority="10" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="83" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="82" priority="12" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="J15:J35">
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+  <conditionalFormatting sqref="K15:K35">
+    <cfRule type="containsText" dxfId="81" priority="13" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="80" priority="14" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="L15:M35">
-    <cfRule type="containsText" dxfId="83" priority="6" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="79" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",L15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="78" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",L15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="77" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",L15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="76" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",L15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="75" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",L15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="74" priority="6" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",L15)))</formula>
-    </cfRule>
-[...19 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",L15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="11">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{AD921CB1-4CCD-EB43-A8FF-B8F642F95E17}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{F7E6A00E-6886-A540-A41C-15AD72933FA2}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{D98DC999-9100-284E-82B8-C56660ACAF18}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{2578F334-373B-EF4F-B629-8EE8EFF0BDC5}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{2EC29C4C-1590-6145-AA5B-D286CE5DCE14}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{6917EE8F-7A14-DE4A-906E-CC24CE817D74}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{C0C613B1-7F52-C741-B9B0-D81FC528C06E}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M15:M35" xr:uid="{F8207678-8FCB-CA4B-93AB-1159F56781AB}">
@@ -6020,227 +5940,227 @@
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{DD769DBA-3275-B14D-955F-2D062A0FF014}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="L15:L35" xr:uid="{AA250B74-57C5-B748-A5A0-45A7F18D0F35}">
       <formula1>$L$8:$L$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="P8" r:id="rId1" xr:uid="{56EEF479-3E04-874D-BB43-17D3348920D7}"/>
     <hyperlink ref="P9" r:id="rId2" xr:uid="{3264A072-0BF1-BF41-B623-07A5EFD18BBD}"/>
     <hyperlink ref="P10" r:id="rId3" xr:uid="{11B28B92-0D8E-9D45-824E-9456FE596F1F}"/>
     <hyperlink ref="P11" r:id="rId4" xr:uid="{34E36EBC-5ECA-D646-A02E-B29C74571854}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B9A36ED0-EC0F-AC48-A53E-B923CE5022AC}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>67</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="31" t="s">
-        <v>140</v>
+      <c r="N8" s="64" t="s">
+        <v>136</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="N9" s="31" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
@@ -6259,62 +6179,62 @@
       <c r="E11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -6404,87 +6324,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -6715,507 +6635,499 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="100" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="66"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="67"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="103"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="70"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="106"/>
-[...8 lines deleted...]
-      <c r="K39" s="108"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="72"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="73"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="77" priority="31" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="73" priority="31" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="76" priority="32" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="72" priority="32" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="75" priority="33" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="71" priority="33" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="74" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="70" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
     <cfRule type="containsText" dxfId="69" priority="23" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="68" priority="24" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="67" priority="25" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="66" priority="26" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:E35">
     <cfRule type="containsText" dxfId="65" priority="11" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="64" priority="12" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F15:F35">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="63" priority="27" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="62" priority="28" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="61" priority="29" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="60" priority="30" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F15:F35">
-    <cfRule type="containsText" dxfId="62" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+    <cfRule type="containsText" dxfId="59" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="58" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",F15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="61" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+    <cfRule type="containsText" dxfId="57" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="60" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="56" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="containsText" dxfId="59" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="55" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
     </cfRule>
-  </conditionalFormatting>
-[...2 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    <cfRule type="containsText" dxfId="54" priority="10" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G15:G35">
-    <cfRule type="containsText" dxfId="57" priority="4" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="53" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="52" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="51" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="50" priority="4" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{50C5CD54-3855-624A-8CFA-CD6639AF71CB}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{F0524E1B-283E-F142-8CEA-E61C2F4A1CAC}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{74F02F53-148F-EB45-8E03-91B68FC081F6}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{A05D7488-7F9F-6A49-9222-F21BBCE2F5B9}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{A795B556-5B84-BA4C-88AF-045DDF29AB17}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{74FD6229-5E7F-824D-8B23-50D44F9BF3DD}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{CE299465-F637-824E-8A61-5B38CFCD78EC}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{FB255C4D-68FB-704A-BE35-BD2A316847BC}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{C35FA3B0-DC21-CC41-B6A4-1BB628FAEC54}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="N8" r:id="rId1" display="Fact Sheet - Good practice for disclsoure logs" xr:uid="{99772392-0EB8-7A4E-8EF1-101220CABD74}"/>
+    <hyperlink ref="N8" r:id="rId1" xr:uid="{99772392-0EB8-7A4E-8EF1-101220CABD74}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{E5E26680-824B-8A4C-B977-6EEC76F6DF52}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CBBF9BDF-F5A9-5441-9DAF-68578C96A90B}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N12" sqref="N12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>72</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>69</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="45" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="31" t="s">
-        <v>73</v>
+      <c r="N8" s="64" t="s">
+        <v>70</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
-      <c r="N9" s="31" t="s">
-        <v>74</v>
+      <c r="N9" s="64" t="s">
+        <v>71</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
-      <c r="N10" s="31" t="s">
-        <v>75</v>
+      <c r="N10" s="64" t="s">
+        <v>72</v>
       </c>
       <c r="O10" s="32"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="33"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
-      <c r="N11" s="31" t="s">
-        <v>76</v>
+      <c r="N11" s="64" t="s">
+        <v>73</v>
       </c>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
-      <c r="N12" s="31" t="s">
-        <v>77</v>
+      <c r="N12" s="64" t="s">
+        <v>175</v>
       </c>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -7305,87 +7217,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -7616,448 +7528,422 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="100" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="66"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="67"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="103"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="70"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="106"/>
-[...8 lines deleted...]
-      <c r="K39" s="108"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="72"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="73"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="53" priority="39" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="49" priority="39" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="52" priority="40" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="48" priority="40" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="51" priority="41" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="47" priority="41" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="50" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="46" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
     <cfRule type="containsText" dxfId="45" priority="31" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="44" priority="32" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="43" priority="33" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="42" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D15:D35">
-    <cfRule type="containsText" dxfId="41" priority="18" operator="containsText" text="Mostly As">
+  <conditionalFormatting sqref="D15:F35">
+    <cfRule type="containsText" dxfId="41" priority="10" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="40" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="39" priority="13" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="38" priority="14" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E15:F35">
-    <cfRule type="containsText" dxfId="37" priority="14" operator="containsText" text="Mostly As">
-      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
+    <cfRule type="containsText" dxfId="37" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="36" priority="12" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E15:F35">
-[...7 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="35" priority="35" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="34" priority="36" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="33" priority="37" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="32" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E15:F35">
-[...6 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+  <conditionalFormatting sqref="G15:G35">
+    <cfRule type="containsText" dxfId="31" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="30" priority="2" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H15:H35">
-    <cfRule type="containsText" dxfId="31" priority="8" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="29" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="28" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="27" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="26" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="25" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="24" priority="8" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",H15)))</formula>
-    </cfRule>
-[...27 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{AE79B336-0AAD-AA44-B7D0-979BA6755A2C}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{9557A878-6301-054C-9CB8-37E6AC5D85BC}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{62B590BC-E371-1B44-BC76-00E19DD1E484}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{9422ED35-FEB7-6B48-A1F7-22F47226CE7D}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{B3D08E8E-7DDC-C249-AA3F-B7128A950C0F}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{6E972FE5-85BB-3948-88F6-26BD02B35C9E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{7E23908B-9C57-5E49-8F96-9BC665AB3F97}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{D4B25B18-1139-FF41-9CD2-A111FB1D83F8}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{25ABFCFA-36AC-3A4F-8EB7-E90E44D6BFF4}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="N8" r:id="rId1" display="Fact Sheet - The role of principal officers and senior executives in supporting the object of the GIPA Act " xr:uid="{8EAB893C-7047-CB4F-A1F1-A1FDF25D8E0E}"/>
+    <hyperlink ref="N8" r:id="rId1" xr:uid="{8EAB893C-7047-CB4F-A1F1-A1FDF25D8E0E}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{36A10559-800E-DF48-8A32-369ECDEB3A77}"/>
     <hyperlink ref="N10" r:id="rId3" xr:uid="{0C0C62B6-EE92-B849-8358-7B95A8835570}"/>
     <hyperlink ref="N11" r:id="rId4" xr:uid="{49BE7857-BAE4-744A-B5DD-067ABB3FBBE5}"/>
-    <hyperlink ref="N12" r:id="rId5" xr:uid="{C49C4D84-22B3-5648-9D81-8FF5DBF99B8E}"/>
+    <hyperlink ref="N12" r:id="rId5" display="Factsheet - Safeguards to prevent misuse of the GIPA Act" xr:uid="{C49C4D84-22B3-5648-9D81-8FF5DBF99B8E}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{39A7FF90-04E0-004C-B36D-31DA7EEA1CBE}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="A23" sqref="A23"/>
+      <selection activeCell="O5" sqref="O5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>78</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>74</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="31" t="s">
-        <v>75</v>
+      <c r="N8" s="64" t="s">
+        <v>72</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
-      <c r="N9" s="31" t="s">
-        <v>73</v>
+      <c r="N9" s="64" t="s">
+        <v>70</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
       <c r="J10" s="8"/>
       <c r="K10" s="8"/>
       <c r="N10" s="31"/>
       <c r="O10" s="32"/>
@@ -8072,62 +7958,62 @@
         <v>35</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -8217,87 +8103,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -8528,426 +8414,418 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="100" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="65" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="66"/>
+      <c r="D37" s="66"/>
+      <c r="E37" s="66"/>
+      <c r="F37" s="66"/>
+      <c r="G37" s="66"/>
+      <c r="H37" s="66"/>
+      <c r="I37" s="66"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="67"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="103"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="68"/>
+      <c r="C38" s="69"/>
+      <c r="D38" s="69"/>
+      <c r="E38" s="69"/>
+      <c r="F38" s="69"/>
+      <c r="G38" s="69"/>
+      <c r="H38" s="69"/>
+      <c r="I38" s="69"/>
+      <c r="J38" s="69"/>
+      <c r="K38" s="70"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="106"/>
-[...8 lines deleted...]
-      <c r="K39" s="108"/>
+      <c r="B39" s="71"/>
+      <c r="C39" s="72"/>
+      <c r="D39" s="72"/>
+      <c r="E39" s="72"/>
+      <c r="F39" s="72"/>
+      <c r="G39" s="72"/>
+      <c r="H39" s="72"/>
+      <c r="I39" s="72"/>
+      <c r="J39" s="72"/>
+      <c r="K39" s="73"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
     <cfRule type="containsText" dxfId="23" priority="39" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="22" priority="40" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="21" priority="41" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="20" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F4">
-[...12 lines deleted...]
-  </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
-    <cfRule type="containsText" dxfId="15" priority="31" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="19" priority="31" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="14" priority="32" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="18" priority="32" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="13" priority="33" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="17" priority="33" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="12" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="16" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:D35">
-    <cfRule type="containsText" dxfId="11" priority="11" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="15" priority="11" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="10" priority="12" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="14" priority="12" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E15:E35">
-    <cfRule type="containsText" dxfId="9" priority="10" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="13" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="12" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="11" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="10" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="9" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="8" priority="10" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="E15:E35">
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="7" priority="35" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="6" priority="36" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="5" priority="37" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="4" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F15:F35">
-    <cfRule type="containsText" dxfId="3" priority="4" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="3" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="2" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="1" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="0" priority="4" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{6205119C-0BB9-D44D-BDD1-278C01F90162}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{FAF51FF3-4343-7545-B81F-63021BA284F1}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{637C6F9C-9FD6-8A48-8D56-E367863A6626}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{3566380B-8A44-E746-A11C-447D58EFB621}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{2E7B24BF-E15A-BF44-A39F-7E5E50E2FD9D}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{49ED3357-746A-4848-91A4-F676CC7098AC}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{0BE185EF-A4E5-B74F-A811-4992AE7E4D2D}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{D12B739B-3304-A74A-BF58-865DD79C6C02}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{B8281CE8-B0F5-CD49-99D5-BF8443CD8232}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{FDC61A68-BB8D-0E41-81E1-CF2C9CB48F6F}"/>
-    <hyperlink ref="N9" r:id="rId2" display="Fact Sheet - The role of principal officers and senior executives in supporting the object of the GIPA Act " xr:uid="{050979E3-988E-C648-90BE-A29C25156091}"/>
+    <hyperlink ref="N9" r:id="rId2" xr:uid="{050979E3-988E-C648-90BE-A29C25156091}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7A56A8A1-E570-9C42-9AC2-341B1E9FC56C}">
   <sheetPr>
     <tabColor theme="3" tint="-0.499984740745262"/>
   </sheetPr>
   <dimension ref="A1:C46"/>
   <sheetViews>
     <sheetView showGridLines="0" topLeftCell="B1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.375" style="45" customWidth="1"/>
     <col min="2" max="2" width="223.875" style="44" customWidth="1"/>
     <col min="3" max="3" width="11" style="45" customWidth="1"/>
     <col min="4" max="16384" width="11" style="45" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:3" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:3" ht="33.75" x14ac:dyDescent="0.25">
       <c r="B2" s="46" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="3" spans="2:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B3" s="47"/>
       <c r="C3" s="48"/>
     </row>
     <row r="4" spans="2:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B4" s="49" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
     </row>
     <row r="5" spans="2:3" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B5" s="44" t="s">
-        <v>141</v>
+        <v>137</v>
       </c>
     </row>
     <row r="6" spans="2:3" ht="23.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B6" s="49" t="s">
-        <v>174</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="2:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B7" s="43" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
     </row>
     <row r="8" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B8" s="43" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="9" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B9" s="50" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
     </row>
     <row r="10" spans="2:3" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="49" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="11" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="44" t="s">
-        <v>150</v>
+        <v>146</v>
       </c>
     </row>
     <row r="12" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B12" s="43" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
     </row>
     <row r="13" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="44" t="s">
-        <v>144</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="2:3" ht="60" x14ac:dyDescent="0.25">
       <c r="B14" s="43" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="15" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="44" t="s">
-        <v>148</v>
+        <v>144</v>
       </c>
     </row>
     <row r="16" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B16" s="43" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
     </row>
     <row r="17" spans="2:2" ht="32.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="49" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
     </row>
     <row r="18" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="44" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="60" x14ac:dyDescent="0.25">
       <c r="B19" s="43" t="s">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="20" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B20" s="44" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
     </row>
     <row r="21" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B21" s="43" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
     </row>
     <row r="22" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="44" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
     </row>
     <row r="23" spans="2:2" ht="45" x14ac:dyDescent="0.25">
       <c r="B23" s="43" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
     </row>
     <row r="24" spans="2:2" x14ac:dyDescent="0.25"/>
     <row r="25" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B25" s="49" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="26" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B26" s="44" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="27" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B27" s="43" t="s">
-        <v>149</v>
+        <v>145</v>
       </c>
     </row>
     <row r="28" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B28" s="44" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="2:2" ht="30" x14ac:dyDescent="0.25">
       <c r="B29" s="43" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="2:2" x14ac:dyDescent="0.25"/>
     <row r="31" spans="2:2" x14ac:dyDescent="0.25">
       <c r="B31" s="49" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
     </row>
     <row r="32" spans="2:2" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B32" s="44" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
     </row>
     <row r="33" spans="2:3" x14ac:dyDescent="0.25">
       <c r="B33" s="43" t="s">
-        <v>146</v>
+        <v>142</v>
       </c>
     </row>
     <row r="34" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B34" s="44" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="35" spans="2:3" ht="30" x14ac:dyDescent="0.25">
       <c r="B35" s="43" t="s">
-        <v>158</v>
+        <v>154</v>
       </c>
     </row>
     <row r="36" spans="2:3" ht="24.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B36" s="44" t="s">
-        <v>152</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="2:3" ht="29.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B37" s="43" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="2:3" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B38" s="47"/>
       <c r="C38" s="48"/>
     </row>
     <row r="39" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="40" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="41" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="42" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="43" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="44" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="45" spans="2:3" x14ac:dyDescent="0.25"/>
     <row r="46" spans="2:3" x14ac:dyDescent="0.25"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{71DD9133-54F7-FD43-BAB1-0B73F6CACAD3}">
   <sheetPr>
     <tabColor theme="3" tint="-0.249977111117893"/>
@@ -8956,650 +8834,650 @@
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
       <selection activeCell="B5" sqref="B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.375" style="1" customWidth="1"/>
     <col min="2" max="2" width="38.25" style="1" customWidth="1"/>
     <col min="3" max="3" width="50.875" style="1" customWidth="1"/>
     <col min="4" max="4" width="10" style="1" customWidth="1"/>
     <col min="5" max="5" width="50.875" style="1" customWidth="1"/>
     <col min="6" max="6" width="10" style="1" customWidth="1"/>
     <col min="7" max="7" width="50.875" style="1" customWidth="1"/>
     <col min="8" max="8" width="9.875" style="1" customWidth="1"/>
     <col min="9" max="9" width="50.875" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="1" customWidth="1"/>
     <col min="11" max="11" width="5.5" style="1" customWidth="1"/>
     <col min="12" max="15" width="10.875" style="1" customWidth="1"/>
     <col min="16" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:14" ht="20.25" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:14" ht="34.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B2" s="2" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="3" spans="2:14" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C3" s="93" t="s">
+        <v>0</v>
+      </c>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="95"/>
+      <c r="G3" s="96" t="s">
+        <v>1</v>
+      </c>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="98"/>
+      <c r="L3" s="99" t="s">
+        <v>157</v>
+      </c>
+      <c r="M3" s="100"/>
+      <c r="N3" s="101"/>
+    </row>
+    <row r="4" spans="2:14" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="C4" s="108" t="s">
         <v>147</v>
       </c>
-    </row>
-[...32 lines deleted...]
-      <c r="N4" s="84"/>
+      <c r="D4" s="109"/>
+      <c r="E4" s="109"/>
+      <c r="F4" s="109"/>
+      <c r="G4" s="109"/>
+      <c r="H4" s="109"/>
+      <c r="I4" s="109"/>
+      <c r="J4" s="110"/>
+      <c r="L4" s="102"/>
+      <c r="M4" s="103"/>
+      <c r="N4" s="104"/>
     </row>
     <row r="5" spans="2:14" s="11" customFormat="1" ht="28.5" x14ac:dyDescent="0.25">
       <c r="B5" s="51" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="C5" s="52" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="52" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="E5" s="53" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="F5" s="53" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="G5" s="54" t="s">
         <v>4</v>
       </c>
       <c r="H5" s="54" t="s">
-        <v>160</v>
+        <v>156</v>
       </c>
       <c r="I5" s="55" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="55" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      <c r="N5" s="84"/>
+        <v>156</v>
+      </c>
+      <c r="L5" s="102"/>
+      <c r="M5" s="103"/>
+      <c r="N5" s="104"/>
     </row>
     <row r="6" spans="2:14" ht="75" x14ac:dyDescent="0.25">
       <c r="B6" s="16" t="s">
         <v>6</v>
       </c>
       <c r="C6" s="14" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
       <c r="D6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 1 – Developing Foundations",CLTar="Level 1 – Developing Foundations"),"Target Met",IF(CLCurrent="Level 1 – Developing Foundations","Current",IF(CLTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E6" s="14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="F6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 2 – Established Foundations",CLTar="Level 2 – Established Foundations"),"Target Met",IF(CLCurrent="Level 2 – Established Foundations","Current",IF(CLTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G6" s="14" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 3 – Embedded Operations",CLTar="Level 3 – Embedded Operations"),"Target Met",IF(CLCurrent="Level 3 – Embedded Operations","Current",IF(CLTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I6" s="14" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="J6" s="15" t="str">
         <f>IF(AND(CLCurrent="Level 4 – Optimised Excellence",CLTar="Level 4 – Optimised Excellence"),"Target Met",IF(CLCurrent="Level 4 – Optimised Excellence","Current",IF(CLTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L6" s="82"/>
-[...1 lines deleted...]
-      <c r="N6" s="84"/>
+      <c r="L6" s="102"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="104"/>
     </row>
     <row r="7" spans="2:14" ht="60" x14ac:dyDescent="0.25">
       <c r="B7" s="16" t="s">
         <v>7</v>
       </c>
       <c r="C7" s="14" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="D7" s="15" t="str">
         <f>IF(AND(GCurrent="Level 1 – Developing Foundations",GTar="Level 1 – Developing Foundations"),"Target Met",IF(GCurrent="Level 1 – Developing Foundations","Current",IF(GTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E7" s="14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="F7" s="15" t="str">
         <f>IF(AND(GCurrent="Level 2 – Established Foundations",GTar="Level 2 – Established Foundations"),"Target Met",IF(GCurrent="Level 2 – Established Foundations","Current",IF(GTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G7" s="14" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="H7" s="15" t="str">
         <f>IF(AND(GCurrent="Level 3 – Embedded Operations",GTar="Level 3 – Embedded Operations"),"Target Met",IF(GCurrent="Level 3 – Embedded Operations","Current",IF(GTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I7" s="14" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
       <c r="J7" s="15" t="str">
         <f>IF(AND(GCurrent="Level 4 – Optimised Excellence",GTar="Level 4 – Optimised Excellence"),"Target Met",IF(GCurrent="Level 4 – Optimised Excellence","Current",IF(GTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L7" s="82"/>
-[...1 lines deleted...]
-      <c r="N7" s="84"/>
+      <c r="L7" s="102"/>
+      <c r="M7" s="103"/>
+      <c r="N7" s="104"/>
     </row>
     <row r="8" spans="2:14" ht="105.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B8" s="16" t="s">
         <v>8</v>
       </c>
       <c r="C8" s="14" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="D8" s="15" t="str">
         <f>IF(AND(OAICurrent="Level 1 – Developing Foundations",OAITar="Level 1 – Developing Foundations"),"Target Met",IF(OAICurrent="Level 1 – Developing Foundations","Current",IF(OAITar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E8" s="14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="F8" s="15" t="str">
         <f>IF(AND(OAICurrent="Level 2 – Established Foundations",OAITar="Level 2 – Established Foundations"),"Target Met",IF(OAICurrent="Level 2 – Established Foundations","Current",IF(OAITar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="H8" s="15" t="str">
         <f>IF(AND(OAICurrent="Level 3 – Embedded Operations",OAITar="Level 3 – Embedded Operations"),"Target Met",IF(OAICurrent="Level 3 – Embedded Operations","Current",IF(OAITar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I8" s="14" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
       <c r="J8" s="15" t="str">
         <f>IF(AND(OAICurrent="Level 4 – Optimised Excellence",OAITar="Level 4 – Optimised Excellence"),"Target Met",IF(OAICurrent="Level 4 – Optimised Excellence","Current",IF(OAITar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
-      <c r="L8" s="85"/>
-[...1 lines deleted...]
-      <c r="N8" s="87"/>
+      <c r="L8" s="105"/>
+      <c r="M8" s="106"/>
+      <c r="N8" s="107"/>
     </row>
     <row r="9" spans="2:14" ht="105" x14ac:dyDescent="0.25">
       <c r="B9" s="16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="C9" s="14" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="D9" s="15" t="str">
         <f>IF(AND(CRCurrent="Level 1 – Developing Foundations",CRTar="Level 1 – Developing Foundations"),"Target Met",IF(CRCurrent="Level 1 – Developing Foundations","Current",IF(CRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E9" s="14" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="F9" s="15" t="str">
         <f>IF(AND(CRCurrent="Level 2 – Established Foundations",CRTar="Level 2 – Established Foundations"),"Target Met",IF(CRCurrent="Level 2 – Established Foundations","Current",IF(CRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="H9" s="15" t="str">
         <f>IF(AND(CRCurrent="Level 3 – Embedded Operations",CRTar="Level 3 – Embedded Operations"),"Target Met",IF(CRCurrent="Level 3 – Embedded Operations","Current",IF(CRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I9" s="14" t="s">
         <v>11</v>
       </c>
       <c r="J9" s="15" t="str">
         <f>IF(AND(CRCurrent="Level 4 – Optimised Excellence",CRTar="Level 4 – Optimised Excellence"),"Target Met",IF(CRCurrent="Level 4 – Optimised Excellence","Current",IF(CRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="10" spans="2:14" ht="120" x14ac:dyDescent="0.25">
       <c r="B10" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="14" t="s">
         <v>13</v>
       </c>
       <c r="D10" s="15" t="str">
         <f>IF(AND(APRCurrent="Level 1 – Developing Foundations",APRTar="Level 1 – Developing Foundations"),"Target Met",IF(APRCurrent="Level 1 – Developing Foundations","Current",IF(APRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E10" s="14" t="s">
         <v>14</v>
       </c>
       <c r="F10" s="15" t="str">
         <f>IF(AND(APRCurrent="Level 2 – Established Foundations",APRTar="Level 2 – Established Foundations"),"Target Met",IF(APRCurrent="Level 2 – Established Foundations","Current",IF(APRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G10" s="14" t="s">
         <v>15</v>
       </c>
       <c r="H10" s="15" t="str">
         <f>IF(AND(APRCurrent="Level 3 – Embedded Operations",APRTar="Level 3 – Embedded Operations"),"Target Met",IF(APRCurrent="Level 3 – Embedded Operations","Current",IF(APRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I10" s="14" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
       <c r="J10" s="15" t="str">
         <f>IF(AND(APRCurrent="Level 4 – Optimised Excellence",APRTar="Level 4 – Optimised Excellence"),"Target Met",IF(APRCurrent="Level 4 – Optimised Excellence","Current",IF(APRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="11" spans="2:14" ht="75" x14ac:dyDescent="0.25">
       <c r="B11" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C11" s="14" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
       <c r="D11" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 1 – Developing Foundations",IRTar="Level 1 – Developing Foundations"),"Target Met",IF(IRCurrent="Level 1 – Developing Foundations","Current",IF(IRTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E11" s="14" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 2 – Established Foundations",IRTar="Level 2 – Established Foundations"),"Target Met",IF(IRCurrent="Level 2 – Established Foundations","Current",IF(IRTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G11" s="14" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="H11" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 3 – Embedded Operations",IRTar="Level 3 – Embedded Operations"),"Target Met",IF(IRCurrent="Level 3 – Embedded Operations","Current",IF(IRTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I11" s="14" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="J11" s="15" t="str">
         <f>IF(AND(IRCurrent="Level 4 – Optimised Excellence",IRTar="Level 4 – Optimised Excellence"),"Target Met",IF(IRCurrent="Level 4 – Optimised Excellence","Current",IF(IRTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="12" spans="2:14" ht="150" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B12" s="16" t="s">
-        <v>92</v>
+        <v>88</v>
       </c>
       <c r="C12" s="14" t="s">
-        <v>99</v>
+        <v>95</v>
       </c>
       <c r="D12" s="15" t="str">
         <f>IF(AND(FACurrent="Level 1 – Developing Foundations",FATar="Level 1 – Developing Foundations"),"Target Met",IF(FACurrent="Level 1 – Developing Foundations","Current",IF(FATar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E12" s="14" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="F12" s="15" t="str">
         <f>IF(AND(FACurrent="Level 2 – Established Foundations",FATar="Level 2 – Established Foundations"),"Target Met",IF(FACurrent="Level 2 – Established Foundations","Current",IF(FATar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G12" s="14" t="s">
-        <v>113</v>
+        <v>109</v>
       </c>
       <c r="H12" s="15" t="str">
         <f>IF(AND(FACurrent="Level 3 – Embedded Operations",FATar="Level 3 – Embedded Operations"),"Target Met",IF(FACurrent="Level 3 – Embedded Operations","Current",IF(FATar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I12" s="14" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="J12" s="15" t="str">
         <f>IF(AND(FACurrent="Level 4 – Optimised Excellence",FATar="Level 4 – Optimised Excellence"),"Target Met",IF(FACurrent="Level 4 – Optimised Excellence","Current",IF(FATar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="13" spans="2:14" ht="90" x14ac:dyDescent="0.25">
       <c r="B13" s="16" t="s">
-        <v>93</v>
+        <v>89</v>
       </c>
       <c r="C13" s="14" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="D13" s="15" t="str">
         <f>IF(AND(DLCurrent="Level 1 – Developing Foundations",DLTar="Level 1 – Developing Foundations"),"Target Met",IF(DLCurrent="Level 1 – Developing Foundations","Current",IF(DLTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E13" s="14" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="F13" s="15" t="str">
         <f>IF(AND(DLCurrent="Level 2 – Established Foundations",DLTar="Level 2 – Established Foundations"),"Target Met",IF(DLCurrent="Level 2 – Established Foundations","Current",IF(DLTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G13" s="14" t="s">
-        <v>114</v>
+        <v>110</v>
       </c>
       <c r="H13" s="15" t="str">
         <f>IF(AND(DLCurrent="Level 3 – Embedded Operations",DLTar="Level 3 – Embedded Operations"),"Target Met",IF(DLCurrent="Level 3 – Embedded Operations","Current",IF(DLTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I13" s="14" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="J13" s="15" t="str">
         <f>IF(AND(DLCurrent="Level 4 – Optimised Excellence",DLTar="Level 4 – Optimised Excellence"),"Target Met",IF(DLCurrent="Level 4 – Optimised Excellence","Current",IF(DLTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="14" spans="2:14" ht="105" x14ac:dyDescent="0.25">
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="14" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="D14" s="15" t="str">
         <f>IF(AND(STSCurrent="Level 1 – Developing Foundations",STSTar="Level 1 – Developing Foundations"),"Target Met",IF(STSCurrent="Level 1 – Developing Foundations","Current",IF(STSTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E14" s="14" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="F14" s="15" t="str">
         <f>IF(AND(STSCurrent="Level 2 – Established Foundations",STSTar="Level 2 – Established Foundations"),"Target Met",IF(STSCurrent="Level 2 – Established Foundations","Current",IF(STSTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G14" s="14" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="H14" s="15" t="str">
         <f>IF(AND(STSCurrent="Level 3 – Embedded Operations",STSTar="Level 3 – Embedded Operations"),"Target Met",IF(STSCurrent="Level 3 – Embedded Operations","Current",IF(STSTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I14" s="14" t="s">
         <v>19</v>
       </c>
       <c r="J14" s="15" t="str">
         <f>IF(AND(STSCurrent="Level 4 – Optimised Excellence",STSTar="Level 4 – Optimised Excellence"),"Target Met",IF(STSCurrent="Level 4 – Optimised Excellence","Current",IF(STSTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="15" spans="2:14" ht="75" x14ac:dyDescent="0.25">
       <c r="B15" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="15" t="str">
         <f>IF(AND(GFCurrent="Level 1 – Developing Foundations",GFTar="Level 1 – Developing Foundations"),"Target Met",IF(GFCurrent="Level 1 – Developing Foundations","Current",IF(GFTar="Level 1 – Developing Foundations","Target","")))</f>
         <v>Current</v>
       </c>
       <c r="E15" s="14" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="F15" s="15" t="str">
         <f>IF(AND(GFCurrent="Level 2 – Established Foundations",GFTar="Level 2 – Established Foundations"),"Target Met",IF(GFCurrent="Level 2 – Established Foundations","Current",IF(GFTar="Level 2 – Established Foundations","Target","")))</f>
         <v/>
       </c>
       <c r="G15" s="14" t="s">
         <v>22</v>
       </c>
       <c r="H15" s="15" t="str">
         <f>IF(AND(GFCurrent="Level 3 – Embedded Operations",GFTar="Level 3 – Embedded Operations"),"Target Met",IF(GFCurrent="Level 3 – Embedded Operations","Current",IF(GFTar="Level 3 – Embedded Operations","Target","")))</f>
         <v/>
       </c>
       <c r="I15" s="14" t="s">
         <v>23</v>
       </c>
       <c r="J15" s="15" t="str">
         <f>IF(AND(GFCurrent="Level 4 – Optimised Excellence",GFTar="Level 4 – Optimised Excellence"),"Target Met",IF(GFCurrent="Level 4 – Optimised Excellence","Current",IF(GFTar="Level 4 – Optimised Excellence","Target","")))</f>
         <v>Target</v>
       </c>
     </row>
     <row r="16" spans="2:14" x14ac:dyDescent="0.25"/>
     <row r="17" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C17" s="56" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="D17" s="57"/>
     </row>
     <row r="18" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C18" s="58" t="s">
-        <v>162</v>
+        <v>158</v>
       </c>
       <c r="D18" s="59"/>
     </row>
     <row r="19" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C19" s="58" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="D19" s="60"/>
     </row>
     <row r="20" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C20" s="58" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="D20" s="61"/>
     </row>
     <row r="21" spans="3:4" x14ac:dyDescent="0.25">
       <c r="C21" s="62" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D21" s="63"/>
     </row>
     <row r="22" spans="3:4" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="C3:F3"/>
     <mergeCell ref="G3:J3"/>
     <mergeCell ref="L3:N8"/>
     <mergeCell ref="C4:J4"/>
   </mergeCells>
   <conditionalFormatting sqref="C6:J15">
-    <cfRule type="cellIs" dxfId="261" priority="2" operator="equal">
+    <cfRule type="cellIs" dxfId="253" priority="2" operator="equal">
       <formula>"Target Met"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="260" priority="3" operator="equal">
+    <cfRule type="cellIs" dxfId="252" priority="3" operator="equal">
       <formula>"Target"</formula>
     </cfRule>
-    <cfRule type="cellIs" dxfId="259" priority="4" operator="equal">
+    <cfRule type="cellIs" dxfId="251" priority="4" operator="equal">
       <formula>"Current"</formula>
     </cfRule>
-    <cfRule type="containsBlanks" dxfId="258" priority="5">
+    <cfRule type="containsBlanks" dxfId="250" priority="5">
       <formula>LEN(TRIM(C6))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{19720467-7577-D342-A61A-A456D7C6F3A9}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="S35" sqref="S35"/>
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="16" width="13.875" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="12.375" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.625" style="1" customWidth="1"/>
     <col min="19" max="19" width="25.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="45" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="I2" s="100" t="s">
-[...3 lines deleted...]
-      <c r="K2" s="102"/>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>94</v>
+        <v>90</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="116" t="s">
-[...5 lines deleted...]
-      <c r="R7" s="117"/>
+      <c r="N7" s="120" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="121"/>
+      <c r="P7" s="121"/>
+      <c r="Q7" s="121"/>
+      <c r="R7" s="121"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>32</v>
@@ -9617,144 +9495,144 @@
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="8"/>
-      <c r="N9" s="31" t="s">
-        <v>43</v>
+      <c r="N9" s="64" t="s">
+        <v>70</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="32"/>
       <c r="R9" s="30"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="8"/>
-      <c r="N10" s="31" t="s">
-        <v>44</v>
+      <c r="N10" s="64" t="s">
+        <v>173</v>
       </c>
       <c r="O10" s="32"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="32"/>
       <c r="R10" s="30"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="8"/>
       <c r="N11" s="28"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="29"/>
       <c r="R11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="28"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="29"/>
       <c r="R12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="28"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="29"/>
       <c r="R13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
@@ -9847,87 +9725,87 @@
       <c r="K17" s="12"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="12"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="12"/>
@@ -10158,370 +10036,368 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="93"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="111" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="112"/>
+      <c r="P37" s="112"/>
+      <c r="Q37" s="113"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="99"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="117"/>
+      <c r="O38" s="118"/>
+      <c r="P38" s="118"/>
+      <c r="Q38" s="119"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N19:S19"/>
     <mergeCell ref="N7:R7"/>
   </mergeCells>
+  <conditionalFormatting sqref="C4">
+    <cfRule type="containsText" dxfId="249" priority="9" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="248" priority="10" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="247" priority="11" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="246" priority="12" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="245" priority="1" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="244" priority="2" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="243" priority="3" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="242" priority="4" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:J18 D15:D35">
+    <cfRule type="containsText" dxfId="241" priority="16" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="240" priority="17" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="239" priority="19" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
   <conditionalFormatting sqref="D15:K35">
-    <cfRule type="containsText" dxfId="257" priority="20" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="238" priority="20" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E15:J35">
-    <cfRule type="containsText" dxfId="253" priority="18" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="237" priority="14" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="236" priority="18" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
-    </cfRule>
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="247" priority="5" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="235" priority="5" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="246" priority="6" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="234" priority="6" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="245" priority="7" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="233" priority="7" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="244" priority="8" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="232" priority="8" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{E31041C5-B984-5E48-84E9-5D2B987B784D}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{E9BC8888-5EF2-F748-B477-FE23569631B8}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{8074C9C2-E116-6047-9C27-8E642EF64A5C}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{6CDED26F-91B3-9043-859E-5CC48984F585}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{B8549440-12D1-A549-93ED-AC4CA1FBC8CD}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{396F6307-1FFE-B146-9762-F3A1EB6B03FE}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{1071ED65-88EF-A949-88D6-1AF5EFB4849C}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{94E1AB51-BA04-B14B-83B8-154D7758B9B6}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{DFF55C69-EC6E-834E-A7DC-286D1F211A54}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{9A42EDD1-C0D1-834B-B76B-318A2DF6DF9F}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{1DEB5859-5860-E64E-9EAF-C6474EB810C0}"/>
     <hyperlink ref="N10" r:id="rId3" xr:uid="{5FA9CC60-5D95-5B4C-8EDF-898F666F47C3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{898DE195-5FBA-D042-BCE2-D4D9961C6A20}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U14" sqref="U1:XFD1048576"/>
+      <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>49</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>47</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>116</v>
+        <v>112</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="F7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="G7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="N8" s="31" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="N9" s="31"/>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
@@ -10547,62 +10423,62 @@
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v/>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v/>
       </c>
       <c r="G14" s="10" t="str">
@@ -10692,87 +10568,87 @@
       <c r="K17" s="12"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="12"/>
       <c r="I18" s="12"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="12"/>
       <c r="F19" s="12"/>
       <c r="G19" s="12"/>
       <c r="H19" s="12"/>
       <c r="I19" s="12"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="12"/>
       <c r="F20" s="12"/>
       <c r="G20" s="12"/>
       <c r="H20" s="12"/>
       <c r="I20" s="12"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="12"/>
       <c r="I21" s="12"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="12"/>
@@ -11003,515 +10879,513 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="12"/>
       <c r="I35" s="12"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
-  <conditionalFormatting sqref="D18:K35 K15:K17">
-[...1 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+  <conditionalFormatting sqref="C4">
+    <cfRule type="containsText" dxfId="231" priority="13" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="230" priority="14" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="229" priority="15" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="228" priority="16" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="227" priority="5" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="226" priority="6" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="225" priority="7" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="224" priority="8" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D18:D35">
-    <cfRule type="containsText" dxfId="238" priority="18" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+    <cfRule type="containsText" dxfId="223" priority="18" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",D18)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="237" priority="19" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+    <cfRule type="containsText" dxfId="222" priority="19" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",D18)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="236" priority="21" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="221" priority="21" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D18)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:J17">
+    <cfRule type="containsText" dxfId="220" priority="1" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="219" priority="2" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="218" priority="3" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="217" priority="4" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",D15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D18:K35 K15:K17">
+    <cfRule type="containsText" dxfId="216" priority="22" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="E18:J35">
-    <cfRule type="containsText" dxfId="235" priority="20" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="215" priority="17" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E18)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="214" priority="20" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",E18)))</formula>
-    </cfRule>
-[...17 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="229" priority="9" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="213" priority="9" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="228" priority="10" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="212" priority="10" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="227" priority="11" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="211" priority="11" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="226" priority="12" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="210" priority="12" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...26 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{7A0A1FCC-8947-EE4A-978F-F6656DBD639B}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{60C299FA-4573-A84D-928E-ACADB96C14A8}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{1461C949-5FE0-1840-9D34-E7FA5860EAE5}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{FEEA64AA-DF1D-B348-9B8F-E8B5E55FCFF7}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{53D987CE-4680-6347-8077-EE0EABE6ECE5}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F99DCA7B-874C-F943-919B-DB109FCC435E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{222D2804-34E0-8E46-94E3-0E018734BA23}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{04CF2817-C0FB-514D-9047-BE87DCA1BF39}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{75A39365-16BF-1A4F-80B5-773A98E8A4A2}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{D45013AC-214A-5946-BD38-4014559DC478}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8490AB69-5373-5640-95D9-9026A20E4CA5}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N10" sqref="N10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="35.1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>49</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="35.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>117</v>
+        <v>113</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="10" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="Q7" s="120"/>
+        <v>50</v>
+      </c>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="N8" s="31" t="s">
-        <v>53</v>
+      <c r="N8" s="64" t="s">
+        <v>51</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="N9" s="31" t="s">
-        <v>54</v>
+      <c r="N9" s="64" t="s">
+        <v>52</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J10" s="6" t="s">
         <v>35</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>35</v>
       </c>
-      <c r="N10" s="31" t="s">
-        <v>55</v>
+      <c r="N10" s="64" t="s">
+        <v>53</v>
       </c>
       <c r="O10" s="32"/>
       <c r="P10" s="32"/>
       <c r="Q10" s="33"/>
     </row>
     <row r="11" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C11" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -11601,87 +11475,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -11912,487 +11786,469 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="217" priority="43" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="209" priority="46" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="208" priority="43" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="216" priority="44" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="207" priority="44" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="215" priority="45" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="206" priority="45" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="214" priority="46" stopIfTrue="1" operator="containsText" text="Level 4">
-      <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="205" priority="35" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="204" priority="36" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="203" priority="37" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="202" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:E35">
+    <cfRule type="containsText" dxfId="201" priority="24" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="200" priority="23" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="213" priority="39" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="199" priority="39" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="212" priority="40" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="198" priority="40" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="211" priority="41" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="197" priority="41" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="210" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="196" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C15:C35">
-[...18 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",E15)))</formula>
+  <conditionalFormatting sqref="F15:F35">
+    <cfRule type="containsText" dxfId="195" priority="13" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="194" priority="14" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="193" priority="15" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="192" priority="16" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="191" priority="17" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="190" priority="18" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G15:G35">
-    <cfRule type="containsText" dxfId="203" priority="21" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="189" priority="22" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="188" priority="21" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="202" priority="22" operator="containsText" text="Mostly As">
-      <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="H15:H35">
+    <cfRule type="containsText" dxfId="187" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="186" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="185" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="184" priority="10" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="183" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="182" priority="12" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",H15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I15:I35">
-    <cfRule type="containsText" dxfId="201" priority="19" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="181" priority="19" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",I15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="200" priority="20" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="180" priority="20" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",I15)))</formula>
-    </cfRule>
-[...50 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J15:K35">
-    <cfRule type="containsText" dxfId="187" priority="6" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="179" priority="6" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
     </cfRule>
-  </conditionalFormatting>
-[...1 lines deleted...]
-    <cfRule type="containsText" dxfId="186" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+    <cfRule type="containsText" dxfId="178" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="177" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="176" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="175" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",J15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="185" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
-[...12 lines deleted...]
-    <cfRule type="containsText" dxfId="182" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+    <cfRule type="containsText" dxfId="174" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{F2DE6882-2435-834D-8A36-176F28C1DBA6}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{116CDA55-09D2-E943-961E-B9389352A021}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{0DDD688E-7ADB-E84F-B75F-9ABE7956E1DA}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F9F793AA-7A6D-B74E-94D6-B64771115A6E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{6DBF2BF7-C8A6-5E45-AC41-CEFA1408F025}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{970F354E-2A7B-BF4A-95D2-50E214055479}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{C68848F2-3A40-CA44-A891-EA3293DACBEA}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{F92E407B-D30B-DD48-B2F0-505624D0097A}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{7910F7EE-48F8-7E4C-9EF4-6C40D214E58F}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{04BB65D0-D8AF-DE40-A297-68F485351087}"/>
     <hyperlink ref="N9" r:id="rId2" xr:uid="{2B52CE1E-11AA-BC4B-B052-224AE301042B}"/>
-    <hyperlink ref="N10" r:id="rId3" display="Guideline 6: Agency Information Guides " xr:uid="{BD765AF9-9B6A-8444-8D9D-D84EADA62ED6}"/>
+    <hyperlink ref="N10" r:id="rId3" xr:uid="{BD765AF9-9B6A-8444-8D9D-D84EADA62ED6}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8B2432E3-3B90-C74E-8F89-3D37F8E97C92}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N9" sqref="N9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>56</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>54</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="42.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>40</v>
       </c>
       <c r="J7" s="10" t="s">
         <v>41</v>
       </c>
       <c r="K7" s="10" t="s">
-        <v>52</v>
-[...6 lines deleted...]
-      <c r="Q7" s="120"/>
+        <v>50</v>
+      </c>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K8" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="N8" s="31" t="s">
-        <v>57</v>
+      <c r="N8" s="64" t="s">
+        <v>55</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="K9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="31" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="O9" s="32"/>
       <c r="P9" s="32"/>
       <c r="Q9" s="33"/>
     </row>
     <row r="10" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="D10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H10" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I10" s="4" t="s">
@@ -12427,62 +12283,62 @@
       </c>
       <c r="H11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="I11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="J11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -12572,87 +12428,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -12883,395 +12739,387 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="181" priority="45" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="173" priority="45" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="180" priority="46" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="172" priority="46" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="179" priority="47" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="171" priority="47" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="178" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="170" priority="48" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="169" priority="37" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="168" priority="38" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="167" priority="39" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="166" priority="40" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:I35">
+    <cfRule type="containsText" dxfId="165" priority="11" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="164" priority="12" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="177" priority="41" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="163" priority="41" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="176" priority="42" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="162" priority="42" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="175" priority="43" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="161" priority="43" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="174" priority="44" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="160" priority="44" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
-    </cfRule>
-[...20 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J15:J35">
-    <cfRule type="containsText" dxfId="167" priority="10" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="159" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="158" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="157" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="156" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="155" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",J15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="154" priority="10" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",J15)))</formula>
-    </cfRule>
-[...19 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",J15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="K15:K35">
-    <cfRule type="containsText" dxfId="161" priority="4" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="153" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="152" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="151" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="150" priority="4" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",K15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",K15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{DDF855A4-AA82-5441-BC1A-2455AE0693E5}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{647352AC-75A4-A14E-BEBD-A4621385302E}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{3A904525-D8ED-0C45-B76F-998D6372D85D}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{C700695C-D56E-824C-A112-606B7F9A1502}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{E36BC545-120A-E147-A573-F193014935BF}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{CD23A331-F677-8C44-A059-5849EA81CE1E}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{BAD3173D-9127-8A4D-887D-6694B9315376}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{9333ADE1-E0D4-5D49-AB55-C42A78C713E0}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{8F6F7EE0-4EA3-DC46-83E4-987231EA96C3}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N9" r:id="rId1" xr:uid="{ADF3264E-1C6D-8646-A5E6-95F0EE1E86B5}"/>
-    <hyperlink ref="N8" r:id="rId2" display="Contract reporting guidance" xr:uid="{02C95B9D-262B-FF47-9EBA-5D734021C2E4}"/>
+    <hyperlink ref="N8" r:id="rId2" xr:uid="{02C95B9D-262B-FF47-9EBA-5D734021C2E4}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E1EEC6B0-9206-D641-939D-63590E1B565A}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="45" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>57</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="60.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>118</v>
+        <v>114</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="31" t="s">
-        <v>60</v>
+      <c r="N8" s="64" t="s">
+        <v>58</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
@@ -13315,62 +13163,62 @@
       <c r="E11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="7" t="s">
         <v>35</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -13460,87 +13308,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -13771,421 +13619,395 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="157" priority="39" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="149" priority="39" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="156" priority="40" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="148" priority="40" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="155" priority="41" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="147" priority="41" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="154" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="146" priority="42" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="C15:C35">
+    <cfRule type="containsText" dxfId="145" priority="31" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="144" priority="32" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="143" priority="33" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="142" priority="34" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="D15:E35">
+    <cfRule type="containsText" dxfId="141" priority="10" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="140" priority="11" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="139" priority="13" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="138" priority="14" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E15:E35">
+    <cfRule type="containsText" dxfId="137" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="136" priority="12" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",E15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="F4">
-    <cfRule type="containsText" dxfId="153" priority="35" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="135" priority="35" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="152" priority="36" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="134" priority="36" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="151" priority="37" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="133" priority="37" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="150" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="132" priority="38" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="C15:C35">
-[...52 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",E15)))</formula>
+  <conditionalFormatting sqref="F15:F35">
+    <cfRule type="containsText" dxfId="131" priority="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",F15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="130" priority="2" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G15:G35">
-    <cfRule type="containsText" dxfId="135" priority="8" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="129" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="128" priority="4" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="127" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="126" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="125" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",G15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="124" priority="8" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",G15)))</formula>
-    </cfRule>
-[...27 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly As",F15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{B2E4155C-CECA-E841-A468-FCACB3A0DC55}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{2DD57617-D1D1-3647-866A-0387B282DAB7}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{2EF1A8A3-03BF-474C-A061-3FEB4C00F2FB}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{C71A326C-684D-6A42-823C-9E91815682EA}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{9B312664-85C9-AE4E-882B-406DA6EC55E5}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{05990BF7-6B4C-DB44-A294-2AF282D6B763}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{7FA09984-8B8C-DD41-8361-58312ECAB1F2}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{3BE47B6D-9F8D-CD4F-9271-5F8EFCB6EFEF}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{79F01F2E-6E21-1C49-9F4C-9ABB2221207A}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="N8" r:id="rId1" xr:uid="{E401D097-223F-994C-8EE5-0B1453F1B5A2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C6B9B4CF-E4AA-EE4C-B553-DC0C36667B03}">
   <sheetPr>
     <tabColor theme="3" tint="0.79998168889431442"/>
   </sheetPr>
   <dimension ref="A1:Z40"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
-      <selection activeCell="U30" sqref="U1:XFD1048576"/>
+      <selection activeCell="N11" sqref="N11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="4.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" customWidth="1"/>
     <col min="3" max="3" width="28" style="1" customWidth="1"/>
     <col min="4" max="11" width="13.5" style="1" customWidth="1"/>
     <col min="12" max="13" width="7.375" style="1" customWidth="1"/>
     <col min="14" max="14" width="19.875" style="1" customWidth="1"/>
     <col min="15" max="15" width="90.875" style="1" customWidth="1"/>
     <col min="16" max="17" width="10.875" style="1" customWidth="1"/>
     <col min="18" max="18" width="15" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="17.375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.875" style="1" customWidth="1"/>
     <col min="21" max="26" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="27" max="16384" width="10.875" style="1" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:26" ht="20.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="2" spans="2:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B2" s="2" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-      <c r="K2" s="102"/>
+        <v>59</v>
+      </c>
+      <c r="I2" s="65" t="s">
+        <v>155</v>
+      </c>
+      <c r="J2" s="66"/>
+      <c r="K2" s="67"/>
       <c r="N2" s="39" t="s">
         <v>2</v>
       </c>
       <c r="O2" s="14" t="s">
-        <v>98</v>
+        <v>94</v>
       </c>
     </row>
     <row r="3" spans="2:26" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="I3" s="103"/>
-[...1 lines deleted...]
-      <c r="K3" s="105"/>
+      <c r="I3" s="68"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="70"/>
       <c r="N3" s="40" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="O3" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B4" s="17" t="s">
         <v>29</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="F4" s="112" t="s">
+      <c r="F4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="G4" s="113"/>
-[...2 lines deleted...]
-      <c r="K4" s="105"/>
+      <c r="G4" s="75"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="69"/>
+      <c r="K4" s="70"/>
       <c r="N4" s="41" t="s">
         <v>4</v>
       </c>
       <c r="O4" s="14" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
     </row>
     <row r="5" spans="2:26" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C5" s="3"/>
       <c r="F5" s="3"/>
-      <c r="I5" s="106"/>
-[...1 lines deleted...]
-      <c r="K5" s="108"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="72"/>
+      <c r="K5" s="73"/>
       <c r="N5" s="42" t="s">
         <v>5</v>
       </c>
       <c r="O5" s="14" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
     </row>
     <row r="6" spans="2:26" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C6" s="3"/>
       <c r="F6" s="3"/>
     </row>
     <row r="7" spans="2:26" s="9" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="C7" s="10" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D7" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E7" s="10" t="s">
         <v>36</v>
       </c>
       <c r="F7" s="10" t="s">
         <v>37</v>
       </c>
       <c r="G7" s="10" t="s">
         <v>38</v>
       </c>
       <c r="H7" s="10" t="s">
         <v>39</v>
       </c>
       <c r="I7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="J7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
       <c r="K7" s="10" t="str">
         <f>""</f>
         <v/>
       </c>
-      <c r="N7" s="118" t="s">
-[...4 lines deleted...]
-      <c r="Q7" s="120"/>
+      <c r="N7" s="76" t="s">
+        <v>44</v>
+      </c>
+      <c r="O7" s="77"/>
+      <c r="P7" s="77"/>
+      <c r="Q7" s="78"/>
     </row>
     <row r="8" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C8" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H8" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
-      <c r="N8" s="31" t="s">
-        <v>62</v>
+      <c r="N8" s="64" t="s">
+        <v>174</v>
       </c>
       <c r="O8" s="32"/>
       <c r="P8" s="32"/>
       <c r="Q8" s="33"/>
     </row>
     <row r="9" spans="2:26" x14ac:dyDescent="0.25">
       <c r="C9" s="5" t="s">
         <v>4</v>
       </c>
       <c r="D9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>32</v>
       </c>
       <c r="H9" s="5" t="s">
         <v>35</v>
       </c>
       <c r="I9" s="8"/>
@@ -14235,62 +14057,62 @@
       </c>
       <c r="F11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="G11" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H11" s="7" t="s">
         <v>34</v>
       </c>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="N11" s="31"/>
       <c r="O11" s="29"/>
       <c r="P11" s="29"/>
       <c r="Q11" s="30"/>
     </row>
     <row r="12" spans="2:26" x14ac:dyDescent="0.25">
       <c r="N12" s="31"/>
       <c r="O12" s="29"/>
       <c r="P12" s="29"/>
       <c r="Q12" s="30"/>
     </row>
     <row r="13" spans="2:26" ht="18.75" x14ac:dyDescent="0.25">
-      <c r="B13" s="109" t="s">
-[...10 lines deleted...]
-      <c r="K13" s="111"/>
+      <c r="B13" s="79" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="80"/>
+      <c r="D13" s="80"/>
+      <c r="E13" s="80"/>
+      <c r="F13" s="80"/>
+      <c r="G13" s="80"/>
+      <c r="H13" s="80"/>
+      <c r="I13" s="80"/>
+      <c r="J13" s="80"/>
+      <c r="K13" s="81"/>
       <c r="N13" s="31"/>
       <c r="O13" s="29"/>
       <c r="P13" s="29"/>
       <c r="Q13" s="30"/>
     </row>
     <row r="14" spans="2:26" s="3" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B14" s="10" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="19" t="s">
         <v>27</v>
       </c>
       <c r="D14" s="10" t="str">
         <f>D7</f>
         <v>Q1</v>
       </c>
       <c r="E14" s="10" t="str">
         <f t="shared" ref="E14:K14" si="0">E7</f>
         <v>Q2</v>
       </c>
       <c r="F14" s="10" t="str">
         <f t="shared" si="0"/>
         <v>Q3</v>
       </c>
       <c r="G14" s="10" t="str">
@@ -14380,87 +14202,87 @@
       <c r="K17" s="18"/>
     </row>
     <row r="18" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B18" s="27"/>
       <c r="C18" s="20"/>
       <c r="D18" s="18"/>
       <c r="E18" s="18"/>
       <c r="F18" s="18"/>
       <c r="G18" s="18"/>
       <c r="H18" s="18"/>
       <c r="I18" s="18"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
     </row>
     <row r="19" spans="2:19" ht="18.95" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="27"/>
       <c r="C19" s="20"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
-      <c r="N19" s="114" t="s">
-[...6 lines deleted...]
-      <c r="S19" s="115"/>
+      <c r="N19" s="82" t="s">
+        <v>79</v>
+      </c>
+      <c r="O19" s="83"/>
+      <c r="P19" s="83"/>
+      <c r="Q19" s="83"/>
+      <c r="R19" s="83"/>
+      <c r="S19" s="83"/>
     </row>
     <row r="20" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B20" s="27"/>
       <c r="C20" s="20"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="18"/>
       <c r="H20" s="18"/>
       <c r="I20" s="18"/>
       <c r="J20" s="18"/>
       <c r="K20" s="18"/>
       <c r="N20" s="21" t="s">
         <v>25</v>
       </c>
       <c r="O20" s="21" t="s">
         <v>26</v>
       </c>
       <c r="P20" s="21" t="s">
-        <v>143</v>
+        <v>139</v>
       </c>
       <c r="Q20" s="21" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="R20" s="21" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="S20" s="21" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="21" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B21" s="27"/>
       <c r="C21" s="20"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
       <c r="G21" s="18"/>
       <c r="H21" s="18"/>
       <c r="I21" s="18"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="N21" s="22"/>
       <c r="O21" s="22"/>
       <c r="P21" s="23"/>
       <c r="Q21" s="23"/>
       <c r="R21" s="23"/>
       <c r="S21" s="23"/>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B22" s="27"/>
       <c r="C22" s="20"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
@@ -14691,421 +14513,402 @@
       <c r="P34" s="25"/>
       <c r="Q34" s="25"/>
       <c r="R34" s="25"/>
       <c r="S34" s="25"/>
     </row>
     <row r="35" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B35" s="27"/>
       <c r="C35" s="20"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
       <c r="I35" s="18"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="N35" s="24"/>
       <c r="O35" s="24"/>
       <c r="P35" s="25"/>
       <c r="Q35" s="25"/>
       <c r="R35" s="25"/>
       <c r="S35" s="25"/>
     </row>
     <row r="36" spans="2:19" ht="16.5" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="37" spans="2:19" ht="33.950000000000003" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="91" t="s">
-[...16 lines deleted...]
-      <c r="Q37" s="102"/>
+      <c r="B37" s="111" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="112"/>
+      <c r="D37" s="112"/>
+      <c r="E37" s="112"/>
+      <c r="F37" s="112"/>
+      <c r="G37" s="112"/>
+      <c r="H37" s="112"/>
+      <c r="I37" s="112"/>
+      <c r="J37" s="112"/>
+      <c r="K37" s="113"/>
+      <c r="N37" s="65" t="s">
+        <v>123</v>
+      </c>
+      <c r="O37" s="66"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="67"/>
     </row>
     <row r="38" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B38" s="94"/>
-[...12 lines deleted...]
-      <c r="Q38" s="108"/>
+      <c r="B38" s="114"/>
+      <c r="C38" s="115"/>
+      <c r="D38" s="115"/>
+      <c r="E38" s="115"/>
+      <c r="F38" s="115"/>
+      <c r="G38" s="115"/>
+      <c r="H38" s="115"/>
+      <c r="I38" s="115"/>
+      <c r="J38" s="115"/>
+      <c r="K38" s="116"/>
+      <c r="N38" s="71"/>
+      <c r="O38" s="72"/>
+      <c r="P38" s="72"/>
+      <c r="Q38" s="73"/>
     </row>
     <row r="39" spans="2:19" ht="33.950000000000003" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B39" s="97"/>
-[...8 lines deleted...]
-      <c r="K39" s="99"/>
+      <c r="B39" s="117"/>
+      <c r="C39" s="118"/>
+      <c r="D39" s="118"/>
+      <c r="E39" s="118"/>
+      <c r="F39" s="118"/>
+      <c r="G39" s="118"/>
+      <c r="H39" s="118"/>
+      <c r="I39" s="118"/>
+      <c r="J39" s="118"/>
+      <c r="K39" s="119"/>
     </row>
     <row r="40" spans="2:19" ht="36.950000000000003" customHeight="1" x14ac:dyDescent="0.25"/>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="B37:K39"/>
     <mergeCell ref="I2:K5"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="N37:Q38"/>
     <mergeCell ref="N7:Q7"/>
     <mergeCell ref="B13:K13"/>
     <mergeCell ref="N19:S19"/>
   </mergeCells>
   <conditionalFormatting sqref="C4">
-    <cfRule type="containsText" dxfId="127" priority="37" operator="containsText" text="Level 1">
+    <cfRule type="containsText" dxfId="123" priority="37" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="126" priority="38" operator="containsText" text="Level 2">
+    <cfRule type="containsText" dxfId="122" priority="38" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="125" priority="39" operator="containsText" text="Level 3">
+    <cfRule type="containsText" dxfId="121" priority="39" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C4)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="124" priority="40" stopIfTrue="1" operator="containsText" text="Level 4">
+    <cfRule type="containsText" dxfId="120" priority="40" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C4)))</formula>
-    </cfRule>
-[...12 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="C15:C35">
     <cfRule type="containsText" dxfId="119" priority="29" operator="containsText" text="Level 1">
       <formula>NOT(ISERROR(SEARCH("Level 1",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="118" priority="30" operator="containsText" text="Level 2">
       <formula>NOT(ISERROR(SEARCH("Level 2",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="117" priority="31" operator="containsText" text="Level 3">
       <formula>NOT(ISERROR(SEARCH("Level 3",C15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="116" priority="32" stopIfTrue="1" operator="containsText" text="Level 4">
       <formula>NOT(ISERROR(SEARCH("Level 4",C15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="D15:G35">
-    <cfRule type="containsText" dxfId="115" priority="10" operator="containsText" text="Mostly As">
-[...3 lines deleted...]
-  <conditionalFormatting sqref="D15:G35">
+    <cfRule type="containsText" dxfId="115" priority="5" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+    </cfRule>
     <cfRule type="containsText" dxfId="114" priority="6" stopIfTrue="1" operator="containsText" text="Mostly Ds">
       <formula>NOT(ISERROR(SEARCH("Mostly Ds",D15)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="113" priority="7" stopIfTrue="1" operator="containsText" text="Mostly Cs">
       <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
     </cfRule>
-    <cfRule type="containsText" dxfId="112" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+    <cfRule type="containsText" dxfId="112" priority="8" stopIfTrue="1" operator="containsText" text="Mostly Bs">
       <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
     </cfRule>
+    <cfRule type="containsText" dxfId="111" priority="9" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",D15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="110" priority="10" operator="containsText" text="Mostly As">
+      <formula>NOT(ISERROR(SEARCH("Mostly As",D15)))</formula>
+    </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="D15:G35">
-[...6 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Cs",D15)))</formula>
+  <conditionalFormatting sqref="F4">
+    <cfRule type="containsText" dxfId="109" priority="33" operator="containsText" text="Level 1">
+      <formula>NOT(ISERROR(SEARCH("Level 1",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="108" priority="34" operator="containsText" text="Level 2">
+      <formula>NOT(ISERROR(SEARCH("Level 2",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="107" priority="35" operator="containsText" text="Level 3">
+      <formula>NOT(ISERROR(SEARCH("Level 3",F4)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="106" priority="36" stopIfTrue="1" operator="containsText" text="Level 4">
+      <formula>NOT(ISERROR(SEARCH("Level 4",F4)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="H15:H35">
-    <cfRule type="containsText" dxfId="109" priority="4" operator="containsText" text="Mostly As">
+    <cfRule type="containsText" dxfId="105" priority="1" stopIfTrue="1" operator="containsText" text="Mostly Ds">
+      <formula>NOT(ISERROR(SEARCH("Mostly Ds",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="104" priority="2" stopIfTrue="1" operator="containsText" text="Mostly Cs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Cs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="103" priority="3" stopIfTrue="1" operator="containsText" text="Mostly Bs">
+      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
+    </cfRule>
+    <cfRule type="containsText" dxfId="102" priority="4" operator="containsText" text="Mostly As">
       <formula>NOT(ISERROR(SEARCH("Mostly As",H15)))</formula>
-    </cfRule>
-[...9 lines deleted...]
-      <formula>NOT(ISERROR(SEARCH("Mostly Bs",H15)))</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="9">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C15:C35 F4:G4 C4" xr:uid="{CBA7FAEC-786C-F04D-B25F-3B18A8F86D9E}">
       <formula1>$C$8:$C$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="K15:K35" xr:uid="{4390D64A-888E-E148-B94F-5CF3B0BD72AE}">
       <formula1>$K$8:$K$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J15:J35" xr:uid="{284520F8-E6A0-594D-91FB-D6CCEFF01C88}">
       <formula1>$J$8:$J$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="I15:I35" xr:uid="{B74E5C8D-B384-5D40-9198-AE05517464CE}">
       <formula1>$I$8:$I$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="H15:H35" xr:uid="{20D144D6-AE2B-A44D-BEEF-1D4E824696EE}">
       <formula1>$H$8:$H$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="G15:G35" xr:uid="{F092EFE8-C254-044F-AA6C-3A6F021D6DB8}">
       <formula1>$G$8:$G$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="F15:F35" xr:uid="{F2A096B0-72CA-4145-8CC0-81D90E909572}">
       <formula1>$F$8:$F$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E15:E35" xr:uid="{748AE187-EA1D-3B4C-A614-78BA50463F83}">
       <formula1>$E$8:$E$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D15:D35" xr:uid="{61FEEC22-6A06-064A-8897-F5FB02593BDA}">
       <formula1>$D$8:$D$11</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
-    <hyperlink ref="N8" r:id="rId1" xr:uid="{AD69E38F-1795-314D-84FB-232AAB33BCF8}"/>
+    <hyperlink ref="N8" r:id="rId1" display="Knowledge update - Informal release of information" xr:uid="{AD69E38F-1795-314D-84FB-232AAB33BCF8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000197B3D2671C0B419C20ADDEB448215B" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="1946a012b6a5c5a0f521dd1f745d99c0">
-[...2 lines deleted...]
-    <xsd:import namespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EAA70B20A79E314583D4B43BCF22EE06" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b0195e2dd546eca13468935e1896cf37">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" xmlns:ns3="501be16c-125e-443f-9717-a112e66c68c8" xmlns:ns4="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="72e123e680b521145bc593841f5268e7" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <xsd:import namespace="501be16c-125e-443f-9717-a112e66c68c8"/>
+    <xsd:import namespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedDocumentAccessGuid" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:JSONPreview" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="60a9a237-541a-4694-ac71-7c7974ea20d2" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedDocumentAccessGuid" ma:index="8" nillable="true" ma:displayName="SharedDocumentAccessGuid" ma:hidden="true" ma:internalName="SharedDocumentAccessGuid">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="10" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="Archived" ma:index="9" nillable="true" ma:displayName="Archived" ma:internalName="Archived">
-[...24 lines deleted...]
-    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+    <xsd:element name="MediaServiceOCR" ma:index="11" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="17" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="15" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="18" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceKeyPoints" ma:index="16" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceLocation" ma:index="17" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="f0829d6c-6ee0-4a20-baa2-9ab0a06e8128" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="c6004604-8c32-4241-8b90-5e68b4a33b5b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6a08c7d6-d491-4b00-87ec-5ce5cfc631db" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="501be16c-125e-443f-9717-a112e66c68c8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{233b13ff-dc2d-404a-aa41-4f6521a7357c}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6a08c7d6-d491-4b00-87ec-5ce5cfc631db">
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="23" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ff0ad102-b06e-4a65-b1cb-0ac84c8aaae7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="501be16c-125e-443f-9717-a112e66c68c8">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -15173,83 +14976,86 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA875BDF-38EC-46C7-AA43-BA76ACAB7E16}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <ds:schemaRef ds:uri="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{66D1B2B3-C627-4811-80AA-1F77535DC502}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F5B4E00C-CE56-460C-AC37-18457CD51613}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B8273F9-E41A-4AF6-8FAC-25D38CB8039A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="60a9a237-541a-4694-ac71-7c7974ea20d2"/>
-    <ds:schemaRef ds:uri="6a08c7d6-d491-4b00-87ec-5ce5cfc631db"/>
+    <ds:schemaRef ds:uri="ce251b90-1423-4c93-8a59-bcbc6d2cbfa0"/>
+    <ds:schemaRef ds:uri="501be16c-125e-443f-9717-a112e66c68c8"/>
+    <ds:schemaRef ds:uri="9f0ac7ce-5f57-4ea0-9af7-01d4f3f1ccae"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
@@ -15284,42 +15090,43 @@
       <vt:lpstr>DLTar</vt:lpstr>
       <vt:lpstr>FACurrent</vt:lpstr>
       <vt:lpstr>FATar</vt:lpstr>
       <vt:lpstr>GCurrent</vt:lpstr>
       <vt:lpstr>GFCurrent</vt:lpstr>
       <vt:lpstr>GFTar</vt:lpstr>
       <vt:lpstr>GTar</vt:lpstr>
       <vt:lpstr>IRCurrent</vt:lpstr>
       <vt:lpstr>IRTar</vt:lpstr>
       <vt:lpstr>OAICurrent</vt:lpstr>
       <vt:lpstr>OAITar</vt:lpstr>
       <vt:lpstr>STSCurrent</vt:lpstr>
       <vt:lpstr>STSTar</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Darius Vitlin</dc:creator>
+  <dc:title>Information Access Self-assessment Tool - Management Document</dc:title>
+  <dc:creator>Information and Privacy Commission NSW</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000197B3D2671C0B419C20ADDEB448215B</vt:lpwstr>
+    <vt:lpwstr>0x010100EAA70B20A79E314583D4B43BCF22EE06</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>